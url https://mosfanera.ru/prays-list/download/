--- v0 (2026-07-12)
+++ v1 (2026-09-28)
@@ -9,2366 +9,3200 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="817" uniqueCount="817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1095" uniqueCount="1095">
   <si>
     <t>Прайс-лист компании Мосфанера</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Адрес склада: МО, 4-й км Домодедовского шоссе, 15Б (55.438744, 37.662947)</t>
   </si>
   <si>
     <t>Телефон: +7 (495) 743-96-94 (многоканальный)</t>
   </si>
   <si>
     <t>Сайт: mosfanera.ru</t>
   </si>
   <si>
     <t>E-mail: zakaz@mosfanera.ru</t>
   </si>
   <si>
     <t>График работы офиса: пн-чт с 9.00 до 18.00, пт с 9.00 до 17.00 (суббота, воскресенье выходной)</t>
   </si>
   <si>
     <t>График работы склада: пн-пт с 9.00 до 17.00 (суббота, воскресенье выходной)</t>
   </si>
   <si>
     <t>Фанера ФК</t>
   </si>
   <si>
+    <t>Фанера ФК строительная</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>Вес листа, кг</t>
+  </si>
+  <si>
+    <t>Кол-во листов в пачке</t>
+  </si>
+  <si>
+    <t>Цена, руб/лист</t>
+  </si>
+  <si>
+    <t>Фанера ФК 3 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>4,7 кг</t>
+  </si>
+  <si>
+    <t>305.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 4 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>6,3 кг</t>
+  </si>
+  <si>
+    <t>365.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 6 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>9,5 кг</t>
+  </si>
+  <si>
+    <t>540.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 8 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>12,7 кг</t>
+  </si>
+  <si>
+    <t>715.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 9 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>14,2 кг</t>
+  </si>
+  <si>
+    <t>775.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>15,8 кг</t>
+  </si>
+  <si>
+    <t>860.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 12 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>19 кг</t>
+  </si>
+  <si>
+    <t>945.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 15 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>23,7 кг</t>
+  </si>
+  <si>
+    <t>1185.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>28,5 кг</t>
+  </si>
+  <si>
+    <t>1405.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 20 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>31,6 кг</t>
+  </si>
+  <si>
+    <t>1640.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 21 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>33,2 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФК 24 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>38 кг</t>
+  </si>
+  <si>
+    <t>1875.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 30 мм 1525х1525 мм строительная</t>
+  </si>
+  <si>
+    <t>47,4 кг</t>
+  </si>
+  <si>
+    <t>2345.00 руб.</t>
+  </si>
+  <si>
     <t>Фанера ФК сорт 4/4 нешлифованная</t>
   </si>
   <si>
-    <t>Наименование</t>
-[...10 lines deleted...]
-  <si>
     <t>Фанера ФК 3 мм 1525х1525 мм 4/4 нешлифованная</t>
   </si>
   <si>
-    <t>4,7 кг</t>
-[...2 lines deleted...]
-    <t>315.00 руб.</t>
+    <t>340.00 руб.</t>
   </si>
   <si>
     <t>Фанера ФК 4 мм 1525х1525 мм 4/4 нешлифованная</t>
   </si>
   <si>
-    <t>6,3 кг</t>
-[...2 lines deleted...]
-    <t>375.00 руб.</t>
+    <t>410.00 руб.</t>
   </si>
   <si>
     <t>Фанера ФК 6 мм 1525х1525 мм 4/4 нешлифованная</t>
   </si>
   <si>
-    <t>9,5 кг</t>
-[...2 lines deleted...]
-    <t>555.00 руб.</t>
+    <t>610.00 руб.</t>
   </si>
   <si>
     <t>Фанера ФК 8 мм 1525х1525 мм 4/4 нешлифованная</t>
   </si>
   <si>
-    <t>12,7 кг</t>
+    <t>805.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 9 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>875.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>975.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1760.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 12 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1070.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 15 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1335.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1585.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 20 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1850.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 21 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 24 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2115.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 30 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2640.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК сорт 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 3 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>390.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 4 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>465.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 6 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>665.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 8 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 9 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>930.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1035.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 12 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1170.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 15 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1460.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1750.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 20 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2045.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 21 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 24 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2335.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 30 мм 1525х1525 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2920.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК сорт 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 3 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>415.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 4 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>500.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 6 мм 1525х1525 мм 2/4 шлифованная</t>
   </si>
   <si>
     <t>740.00 руб.</t>
   </si>
   <si>
-    <t>Фанера ФК 9 мм 1525х1525 мм 4/4 нешлифованная</t>
-[...2 lines deleted...]
-    <t>14,2 кг</t>
+    <t>Фанера ФК 8 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>965.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 9 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1010.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1125.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 12 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1265.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 15 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1580.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 20 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2185.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 21 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 24 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2500.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 30 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3125.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК сорт 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 3 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>550.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 4 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>630.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 6 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 8 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1115.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 9 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1180.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1310.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 12 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1545.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 15 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1935.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>2310.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 20 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>2695.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 21 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 24 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>3080.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 30 мм 1525х1525 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>3845.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК сорт 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 3 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>590.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 4 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>680.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 6 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>990.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 8 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1195.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 9 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1230.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1365.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 12 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1610.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 15 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2010.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2405.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 20 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2810.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 21 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 24 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3210.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 30 мм 1525х1525 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>4010.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК сорт 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 3 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>660.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 4 мм 1525х1525 мм 1/2 шлифованная</t>
   </si>
   <si>
     <t>800.00 руб.</t>
   </si>
   <si>
-    <t>Фанера ФК 10 мм 1525х1525 мм 4/4 нешлифованная</t>
-[...104 lines deleted...]
-    <t>Фанера ФК 10 мм 1525х1525 мм 3/4 шлифованная</t>
+    <t>Фанера ФК 6 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 8 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1400.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 9 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1500.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 10 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1665.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 12 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1960.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 15 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2450.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 18 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2930.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 20 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3420.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 21 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФК 24 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3905.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФК 30 мм 1525х1525 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>4885.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ строительная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>8,1 кг</t>
+  </si>
+  <si>
+    <t>570.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>8,5 кг</t>
+  </si>
+  <si>
+    <t>По запросу</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>12,2 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>12,1 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>12,8 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>18,4 кг</t>
+  </si>
+  <si>
+    <t>1200.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>18,2 кг</t>
+  </si>
+  <si>
+    <t>1050.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>19,1 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>27,5 кг</t>
+  </si>
+  <si>
+    <t>1680.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>24,3 кг</t>
+  </si>
+  <si>
+    <t>1380.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>25,5 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>36,7 кг</t>
+  </si>
+  <si>
+    <t>2080.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>30,4 кг</t>
+  </si>
+  <si>
+    <t>1705.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>31,9 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>45,9 кг</t>
+  </si>
+  <si>
+    <t>2600.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>36,4 кг</t>
+  </si>
+  <si>
+    <t>2009.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>38,3 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>55,1 кг</t>
+  </si>
+  <si>
+    <t>3120.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>42,5 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>44,6 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>64,3 кг</t>
+  </si>
+  <si>
+    <t>3645.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>48,6 кг</t>
+  </si>
+  <si>
+    <t>2680.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>51 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>73,4 кг</t>
+  </si>
+  <si>
+    <t>4165.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>54,7 кг</t>
+  </si>
+  <si>
+    <t>3015.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>57,4 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>82,6 кг</t>
+  </si>
+  <si>
+    <t>4685.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1220х2440 мм строительная</t>
+  </si>
+  <si>
+    <t>60,7 кг</t>
+  </si>
+  <si>
+    <t>3350.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1250х2500 мм строительная</t>
+  </si>
+  <si>
+    <t>63,8 кг</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1500х3000 мм строительная</t>
+  </si>
+  <si>
+    <t>91,8 кг</t>
+  </si>
+  <si>
+    <t>5205.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ сорт 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>710.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1305.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1490.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>1290.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2135.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2580.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2105.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2495.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>3710.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2910.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>4330.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>3325.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>4945.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>3740.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>5565.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1220х2440 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>4160.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1250х2500 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1500х3000 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>6180.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ сорт 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>790.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1430.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1075.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1740.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1445.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2340.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2145.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3365.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2520.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3995.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2940.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>4660.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3410.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5325.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3840.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5990.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1220х2440 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>4265.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1250х2500 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1500х3000 мм 3/4 шлифованная</t>
+  </si>
+  <si>
+    <t>6655.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ сорт 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>870.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1560.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1160.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1895.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2540.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1890.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3045.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2300.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3665.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2690.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>4310.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3135.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5030.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3625.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5750.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>4080.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>6465.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1220х2440 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>4585.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1250х2500 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1500х3000 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>7185.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ сорт 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1660.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1245.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>1615.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>2659.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>2100.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>3230.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>2545.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>3895.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>2969.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>4605.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>3460.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>5370.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>4070.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>6135.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>4575.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>6905.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1220х2440 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>5110.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1250х2500 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1500х3000 мм 2/3 шлифованная</t>
+  </si>
+  <si>
+    <t>7670.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ сорт 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>960.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1825.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1240.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2180.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2970.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2050.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3580.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>4275.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2905.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>5035.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3390.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>5875.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3965.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>6715.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>4460.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>7555.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1220х2440 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>5000.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1250х2500 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1500х3000 мм 2/2 шлифованная</t>
+  </si>
+  <si>
+    <t>8390.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ сорт 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1220.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 4 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2210.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>1625.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 6 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2780.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2085.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 9 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3785.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>2685.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 12 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>4475.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3205.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 15 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>5295.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>3775.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 18 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>6110.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>4405.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 21 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>7130.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>5125.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 24 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>8150.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 27 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>9165.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1220х2440 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>6525.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1250х2500 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>Фанера ФСФ 30 мм 1500х3000 мм 1/2 шлифованная</t>
+  </si>
+  <si>
+    <t>10185.00 руб.</t>
+  </si>
+  <si>
+    <t>Ламинированная фанера</t>
+  </si>
+  <si>
+    <t>Ламинированная фанера 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 6 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>13,2 кг</t>
+  </si>
+  <si>
+    <t>1600.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 9 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>2110.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 12 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 15 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>2955.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 18 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>2895.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 21 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>3380.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 24 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>4830.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 27 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>5505.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 30 мм 1220х2440 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>6160.00 руб.</t>
+  </si>
+  <si>
+    <t>Ламинированная фанера 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 6 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>13,8 кг</t>
+  </si>
+  <si>
+    <t>1950.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 9 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 12 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>2835.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 15 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 18 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>3780.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 21 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>4425.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 24 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>5290.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 27 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>6035.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 30 мм 1250х2500 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>6705.00 руб.</t>
+  </si>
+  <si>
+    <t>Ламинированная фанера 1500х3000 мм</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 6 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>3030.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 9 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>4085.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 12 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 15 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>5440.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 18 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>6065.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 21 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>7075.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 24 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>8530.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 27 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>9595.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера ламинированная 30 мм 1500х3000 мм сорт 1/1 гладкая</t>
+  </si>
+  <si>
+    <t>10660.00 руб.</t>
+  </si>
+  <si>
+    <t>Транспортная фанера</t>
+  </si>
+  <si>
+    <t>Транспортная фанера 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 6 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>1650.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 9 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>2200.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 12 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 15 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 18 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 21 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>4035.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 24 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 27 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 30 мм 1220х2440 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Транспортная фанера 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 6 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 9 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 12 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 15 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 18 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 21 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 24 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 27 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 30 мм 1250х2500 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Транспортная фанера 1500х3000 мм</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 6 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 9 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 12 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 15 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 18 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 21 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 24 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 27 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера транспортная 30 мм 1500х3000 мм сорт 1/1 сетка</t>
+  </si>
+  <si>
+    <t>Фанера 1525х1525 мм</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 4 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>7,3 кг</t>
+  </si>
+  <si>
+    <t>1510.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 6 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>11 кг</t>
+  </si>
+  <si>
+    <t>1965.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 8 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>14,6 кг</t>
+  </si>
+  <si>
+    <t>2350.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 9 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>16,4 кг</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 10 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>18,3 кг</t>
+  </si>
+  <si>
+    <t>2935.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 12 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>21,9 кг</t>
+  </si>
+  <si>
+    <t>3450.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 15 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>27,4 кг</t>
+  </si>
+  <si>
+    <t>4300.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 18 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>32,9 кг</t>
+  </si>
+  <si>
+    <t>4995.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 20 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>36,5 кг</t>
+  </si>
+  <si>
+    <t>5550.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 21 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>5825.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 25 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>45,6 кг</t>
+  </si>
+  <si>
+    <t>7110.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 6 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>14,3 кг</t>
+  </si>
+  <si>
+    <t>2570.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБВ 7 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>22,9 кг</t>
+  </si>
+  <si>
+    <t>3445.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 7 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>16,7 кг</t>
+  </si>
+  <si>
+    <t>2420.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБВ 10 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>32,7 кг</t>
+  </si>
+  <si>
+    <t>4845.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 10 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>23,8 кг</t>
+  </si>
+  <si>
+    <t>3360.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБВ 12 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>39,3 кг</t>
+  </si>
+  <si>
+    <t>5760.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 12 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>28,6 кг</t>
+  </si>
+  <si>
+    <t>3940.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБВ 15 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>49,1 кг</t>
+  </si>
+  <si>
+    <t>7095.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 15 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>35,7 кг</t>
+  </si>
+  <si>
+    <t>4865.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБВ 18 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>58,9 кг</t>
+  </si>
+  <si>
+    <t>8340.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 18 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>42,8 кг</t>
+  </si>
+  <si>
+    <t>5770.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБВ 21 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>68,8 кг</t>
+  </si>
+  <si>
+    <t>9850.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 21 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>50 кг</t>
+  </si>
+  <si>
+    <t>6730.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 24 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>57,2 кг</t>
+  </si>
+  <si>
+    <t>8215.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 27 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>9245.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 30 мм 1220х2440 мм</t>
+  </si>
+  <si>
+    <t>71,4 кг</t>
+  </si>
+  <si>
+    <t>10275.00 руб.</t>
+  </si>
+  <si>
+    <t>Фанера 2500х1250 мм</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 6 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>15 кг</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 7 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>17,5 кг</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 10 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>25 кг</t>
+  </si>
+  <si>
+    <t>3955.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 12 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>30 кг</t>
+  </si>
+  <si>
+    <t>4745.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 15 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>37,5 кг</t>
+  </si>
+  <si>
+    <t>5395.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 18 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>45 кг</t>
+  </si>
+  <si>
+    <t>6470.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 21 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>52,5 кг</t>
+  </si>
+  <si>
+    <t>7550.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 24 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>60 кг</t>
+  </si>
+  <si>
+    <t>8630.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 27 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>67,5 кг</t>
+  </si>
+  <si>
+    <t>9705.00 руб.</t>
+  </si>
+  <si>
+    <t>Бакелитовая фанера ФБС-1-А 30 мм 1250х2500 мм</t>
+  </si>
+  <si>
+    <t>75 кг</t>
+  </si>
+  <si>
+    <t>10780.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т сорт 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 4 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>8,8 кг</t>
+  </si>
+  <si>
+    <t>2090.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 6 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>13,1 кг</t>
+  </si>
+  <si>
+    <t>2725.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 8 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>3255.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 9 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>19,7 кг</t>
+  </si>
+  <si>
+    <t>3660.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 10 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 10 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>35,3 кг</t>
+  </si>
+  <si>
+    <t>7385.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 12 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>26,3 кг</t>
+  </si>
+  <si>
+    <t>4760.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 12 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>42,4 кг</t>
+  </si>
+  <si>
+    <t>8665.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 15 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>5960.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 15 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>53 кг</t>
+  </si>
+  <si>
+    <t>10830.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 18 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>39,4 кг</t>
+  </si>
+  <si>
+    <t>6915.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 18 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>63,6 кг</t>
+  </si>
+  <si>
+    <t>12545.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 19 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>67,1 кг</t>
+  </si>
+  <si>
+    <t>12070.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 20 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>43,8 кг</t>
+  </si>
+  <si>
+    <t>7685.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 20 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>70,6 кг</t>
+  </si>
+  <si>
+    <t>13940.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 21 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>46 кг</t>
+  </si>
+  <si>
+    <t>8070.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 21 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>74,2 кг</t>
+  </si>
+  <si>
+    <t>14635.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 25 мм 1830х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>54,8 кг</t>
+  </si>
+  <si>
+    <t>9605.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 25 мм 2950х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>88,3 кг</t>
+  </si>
+  <si>
+    <t>17845.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т сорт 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 4 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>1655.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 4 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 6 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2155.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 6 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 8 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2840.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 8 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 9 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3190.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 9 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 10 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3545.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 10 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 10 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>7950.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 12 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 12 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 12 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>9535.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 15 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5090.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 15 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 15 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>11705.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 18 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5905.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 18 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 18 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>14045.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 19 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>14270.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 20 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>6565.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 20 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 20 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>15020.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 21 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>6885.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 21 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 21 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>15775.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 25 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>8400.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 25 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ПФА-Т 25 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>19155.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС сорт 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 6 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>12,6 кг</t>
+  </si>
+  <si>
+    <t>2215.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 8 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>2925.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 9 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>18,8 кг</t>
+  </si>
+  <si>
+    <t>3215.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 10 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>20,9 кг</t>
+  </si>
+  <si>
+    <t>3530.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 12 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>25,1 кг</t>
+  </si>
+  <si>
+    <t>4154.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 15 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>31,4 кг</t>
+  </si>
+  <si>
+    <t>5084.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 18 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>37,7 кг</t>
+  </si>
+  <si>
+    <t>6079.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 19 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>39,8 кг</t>
+  </si>
+  <si>
+    <t>6425.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 20 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>41,9 кг</t>
+  </si>
+  <si>
+    <t>6754.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 21 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>44 кг</t>
+  </si>
+  <si>
+    <t>7085.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 25 мм 1525х1525 мм 4/4 нешлифованная</t>
+  </si>
+  <si>
+    <t>52,3 кг</t>
+  </si>
+  <si>
+    <t>8545.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС сорт 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 4 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>8,4 кг</t>
+  </si>
+  <si>
+    <t>1990.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 6 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>2565.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 6 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>15,1 кг</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 6 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5955.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 8 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3220.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 9 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3595.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 9 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>22,6 кг</t>
+  </si>
+  <si>
+    <t>4315.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 9 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>8445.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 10 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>3890.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 10 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>4665.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 10 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>40,5 кг</t>
+  </si>
+  <si>
+    <t>9025.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 12 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>4565.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 12 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>30,1 кг</t>
+  </si>
+  <si>
+    <t>5460.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 12 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>10615.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 15 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>5695.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 15 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>6830.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 15 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>13065.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 18 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>6835.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 18 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>45,2 кг</t>
+  </si>
+  <si>
+    <t>8205.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 18 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>72,9 кг</t>
+  </si>
+  <si>
+    <t>15680.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 19 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>7230.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 19 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>47,7 кг</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 19 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>76,9 кг</t>
+  </si>
+  <si>
+    <t>16550.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 20 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>7770.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 20 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>50,2 кг</t>
+  </si>
+  <si>
+    <t>9235.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 20 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>81 кг</t>
+  </si>
+  <si>
+    <t>17160.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 21 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 21 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>52,7 кг</t>
+  </si>
+  <si>
+    <t>9770.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 21 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>85 кг</t>
+  </si>
+  <si>
+    <t>18015.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 25 мм 1525х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>9715.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 25 мм 1830х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>62,8 кг</t>
+  </si>
+  <si>
+    <t>11655.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 25 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>101,2 кг</t>
+  </si>
+  <si>
+    <t>21450.00 руб.</t>
+  </si>
+  <si>
+    <t>Трудногорючая фанера ФСФ-ТВ/ТС 30 мм 2950х1525 мм 2/4 шлифованная</t>
+  </si>
+  <si>
+    <t>121,5 кг</t>
+  </si>
+  <si>
+    <t>28275.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП (оргалит)</t>
+  </si>
+  <si>
+    <t>ДВП 2 мм 2140х1220 мм</t>
+  </si>
+  <si>
+    <t>4,4 кг</t>
+  </si>
+  <si>
+    <t>190.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП 2 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>5,1 кг</t>
+  </si>
+  <si>
+    <t>215.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП 2,5 мм 2140х1220 мм</t>
+  </si>
+  <si>
+    <t>5,2 кг</t>
+  </si>
+  <si>
+    <t>210.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП 2,5 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>6 кг</t>
+  </si>
+  <si>
+    <t>240.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП 3 мм 2140х1220 мм</t>
+  </si>
+  <si>
+    <t>5,8 кг</t>
+  </si>
+  <si>
+    <t>225.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП 3 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>6,7 кг</t>
+  </si>
+  <si>
+    <t>255.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП 3,2 мм 2140х1220 мм</t>
+  </si>
+  <si>
+    <t>235.00 руб.</t>
+  </si>
+  <si>
+    <t>ДВП 3,2 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>7,6 кг</t>
+  </si>
+  <si>
+    <t>270.00 руб.</t>
+  </si>
+  <si>
+    <t>OSB (ОСП)</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 9 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 12 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>940.00 руб.</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 15 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>31,3 кг</t>
+  </si>
+  <si>
+    <t>1140.00 руб.</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 18 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>1370.00 руб.</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 22 мм 2440х1220 мм</t>
+  </si>
+  <si>
+    <t>45,8 кг</t>
+  </si>
+  <si>
+    <t>1720.00 руб.</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 2500х1250 мм</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 9 мм 2500х1250 мм</t>
+  </si>
+  <si>
+    <t>755.00 руб.</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 12 мм 2500х1250 мм</t>
   </si>
   <si>
     <t>950.00 руб.</t>
   </si>
   <si>
-    <t>Фанера ФК 12 мм 1525х1525 мм 3/4 шлифованная</t>
-[...290 lines deleted...]
-    <t>Фанера ФК 9 мм 1525х1525 мм 1/2 шлифованная</t>
+    <t>OSB-3 (ОСП) 15 мм 2500х1250 мм</t>
+  </si>
+  <si>
+    <t>32,8 кг</t>
+  </si>
+  <si>
+    <t>OSB-3 (ОСП) 18 мм 2500х1250 мм</t>
   </si>
   <si>
     <t>1425.00 руб.</t>
   </si>
   <si>
-    <t>Фанера ФК 10 мм 1525х1525 мм 1/2 шлифованная</t>
-[...1795 lines deleted...]
-  <si>
     <t>OSB-3 (ОСП) 22 мм 2500х1250 мм</t>
   </si>
   <si>
     <t>48,1 кг</t>
   </si>
   <si>
-    <t>1740.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>ДСП</t>
   </si>
   <si>
     <t>ДСП 2440х1830 мм</t>
   </si>
   <si>
     <t>ДСП 10 мм 2440х1830 мм</t>
   </si>
   <si>
     <t>29 кг</t>
-  </si>
-[...1 lines deleted...]
-    <t>По запросу</t>
   </si>
   <si>
     <t>ДСП 16 мм 2440х1830 мм</t>
   </si>
   <si>
     <t>46,4 кг</t>
   </si>
   <si>
     <t>ДСП 18 мм 2440х1830 мм</t>
   </si>
   <si>
     <t>52,2 кг</t>
   </si>
   <si>
     <t>ДСП 22 мм 2440х1830 мм</t>
   </si>
   <si>
     <t>63,9 кг</t>
   </si>
   <si>
     <t>ДСП 25 мм 2440х1830 мм</t>
   </si>
   <si>
     <t>72,6 кг</t>
   </si>
@@ -2586,51 +3420,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D491"/>
+  <dimension ref="A1:D672"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" customHeight="1" ht="36">
       <c r="A2" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B2" t="s" s="3">
         <v>1</v>
       </c>
       <c r="C2" t="s" s="3">
         <v>1</v>
       </c>
       <c r="D2" t="s" s="3">
         <v>1</v>
@@ -2780,556 +3614,556 @@
         <v>28</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="9">
         <v>29</v>
       </c>
       <c r="B21" t="s" s="10">
         <v>30</v>
       </c>
       <c r="C21" s="10">
         <v>43</v>
       </c>
       <c r="D21" t="s" s="10">
         <v>31</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="9">
         <v>32</v>
       </c>
       <c r="B22" t="s" s="10">
         <v>33</v>
       </c>
       <c r="C22" s="10">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s" s="10">
         <v>34</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="9">
         <v>35</v>
       </c>
       <c r="B23" t="s" s="10">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C23" s="10">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D23" t="s" s="10">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24" t="s" s="10">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C24" s="10">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D24" t="s" s="10">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="9">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s" s="10">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C25" s="10">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s" s="10">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="9">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26" t="s" s="10">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C26" s="10">
         <v>21</v>
       </c>
       <c r="D26" t="s" s="10">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="9">
         <v>46</v>
       </c>
       <c r="B27" t="s" s="10">
         <v>47</v>
       </c>
       <c r="C27" s="10">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s" s="10">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="9">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28" t="s" s="10">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C28" s="10">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D28" t="s" s="10">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="s" s="9">
-[...2 lines deleted...]
-      <c r="B29" t="s" s="10">
+      <c r="A29"/>
+    </row>
+    <row r="30" customHeight="1" ht="21">
+      <c r="A30" t="s" s="6">
         <v>52</v>
       </c>
-      <c r="C29" s="10">
-[...2 lines deleted...]
-      <c r="D29" t="s" s="10">
+      <c r="B30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B31" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C31" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="9">
         <v>53</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A31" t="s" s="6">
+      <c r="B32" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="C32" s="10">
+        <v>144</v>
+      </c>
+      <c r="D32" t="s" s="10">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="9">
         <v>55</v>
       </c>
       <c r="B33" t="s" s="10">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C33" s="10">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s" s="10">
         <v>56</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="9">
         <v>57</v>
       </c>
       <c r="B34" t="s" s="10">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C34" s="10">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="D34" t="s" s="10">
         <v>58</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="9">
         <v>59</v>
       </c>
       <c r="B35" t="s" s="10">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C35" s="10">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="D35" t="s" s="10">
         <v>60</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="9">
         <v>61</v>
       </c>
       <c r="B36" t="s" s="10">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C36" s="10">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="D36" t="s" s="10">
-        <v>28</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s" s="9">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37" t="s" s="10">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C37" s="10">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D37" t="s" s="10">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="9">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38" t="s" s="10">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C38" s="10">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D38" t="s" s="10">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="9">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B39" t="s" s="10">
         <v>33</v>
       </c>
       <c r="C39" s="10">
         <v>36</v>
       </c>
       <c r="D39" t="s" s="10">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s" s="9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B40" t="s" s="10">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C40" s="10">
         <v>29</v>
       </c>
       <c r="D40" t="s" s="10">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s" s="9">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B41" t="s" s="10">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C41" s="10">
         <v>24</v>
       </c>
       <c r="D41" t="s" s="10">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="9">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s" s="10">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C42" s="10">
         <v>21</v>
       </c>
       <c r="D42" t="s" s="10">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="9">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B43" t="s" s="10">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C43" s="10">
         <v>21</v>
       </c>
       <c r="D43" t="s" s="10">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="9">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B44" t="s" s="10">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C44" s="10">
         <v>18</v>
       </c>
       <c r="D44" t="s" s="10">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="9">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B45" t="s" s="10">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C45" s="10">
         <v>14</v>
       </c>
       <c r="D45" t="s" s="10">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="46">
       <c r="A46"/>
     </row>
     <row r="47" customHeight="1" ht="21">
       <c r="A47" t="s" s="6">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B47"/>
     </row>
     <row r="48">
       <c r="A48" t="s" s="7">
         <v>10</v>
       </c>
       <c r="B48" t="s" s="8">
         <v>11</v>
       </c>
       <c r="C48" t="s" s="8">
         <v>12</v>
       </c>
       <c r="D48" t="s" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s" s="9">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B49" t="s" s="10">
         <v>15</v>
       </c>
       <c r="C49" s="10">
         <v>144</v>
       </c>
       <c r="D49" t="s" s="10">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s" s="9">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B50" t="s" s="10">
         <v>18</v>
       </c>
       <c r="C50" s="10">
         <v>108</v>
       </c>
       <c r="D50" t="s" s="10">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="9">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B51" t="s" s="10">
         <v>21</v>
       </c>
       <c r="C51" s="10">
         <v>72</v>
       </c>
       <c r="D51" t="s" s="10">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="9">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B52" t="s" s="10">
         <v>24</v>
       </c>
       <c r="C52" s="10">
         <v>54</v>
       </c>
       <c r="D52" t="s" s="10">
-        <v>87</v>
+        <v>62</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s" s="9">
         <v>88</v>
       </c>
       <c r="B53" t="s" s="10">
         <v>27</v>
       </c>
       <c r="C53" s="10">
         <v>48</v>
       </c>
       <c r="D53" t="s" s="10">
         <v>89</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s" s="9">
         <v>90</v>
       </c>
       <c r="B54" t="s" s="10">
         <v>30</v>
       </c>
       <c r="C54" s="10">
         <v>43</v>
       </c>
       <c r="D54" t="s" s="10">
         <v>91</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s" s="9">
         <v>92</v>
       </c>
       <c r="B55" t="s" s="10">
         <v>33</v>
       </c>
       <c r="C55" s="10">
         <v>36</v>
       </c>
       <c r="D55" t="s" s="10">
         <v>93</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s" s="9">
         <v>94</v>
       </c>
       <c r="B56" t="s" s="10">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C56" s="10">
         <v>29</v>
       </c>
       <c r="D56" t="s" s="10">
         <v>95</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s" s="9">
         <v>96</v>
       </c>
       <c r="B57" t="s" s="10">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C57" s="10">
         <v>24</v>
       </c>
       <c r="D57" t="s" s="10">
         <v>97</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s" s="9">
         <v>98</v>
       </c>
       <c r="B58" t="s" s="10">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C58" s="10">
         <v>21</v>
       </c>
       <c r="D58" t="s" s="10">
         <v>99</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s" s="9">
         <v>100</v>
       </c>
       <c r="B59" t="s" s="10">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C59" s="10">
         <v>21</v>
       </c>
       <c r="D59" t="s" s="10">
         <v>99</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s" s="9">
         <v>101</v>
       </c>
       <c r="B60" t="s" s="10">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C60" s="10">
         <v>18</v>
       </c>
       <c r="D60" t="s" s="10">
         <v>102</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s" s="9">
         <v>103</v>
       </c>
       <c r="B61" t="s" s="10">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C61" s="10">
         <v>14</v>
       </c>
       <c r="D61" t="s" s="10">
         <v>104</v>
       </c>
     </row>
     <row r="62">
       <c r="A62"/>
     </row>
     <row r="63" customHeight="1" ht="21">
       <c r="A63" t="s" s="6">
         <v>105</v>
       </c>
       <c r="B63"/>
     </row>
     <row r="64">
       <c r="A64" t="s" s="7">
         <v>10</v>
       </c>
       <c r="B64" t="s" s="8">
         <v>11</v>
       </c>
       <c r="C64" t="s" s="8">
@@ -3384,157 +4218,157 @@
     <row r="68">
       <c r="A68" t="s" s="9">
         <v>112</v>
       </c>
       <c r="B68" t="s" s="10">
         <v>24</v>
       </c>
       <c r="C68" s="10">
         <v>54</v>
       </c>
       <c r="D68" t="s" s="10">
         <v>113</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s" s="9">
         <v>114</v>
       </c>
       <c r="B69" t="s" s="10">
         <v>27</v>
       </c>
       <c r="C69" s="10">
         <v>48</v>
       </c>
       <c r="D69" t="s" s="10">
-        <v>67</v>
+        <v>115</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s" s="9">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B70" t="s" s="10">
         <v>30</v>
       </c>
       <c r="C70" s="10">
         <v>43</v>
       </c>
       <c r="D70" t="s" s="10">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s" s="9">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B71" t="s" s="10">
         <v>33</v>
       </c>
       <c r="C71" s="10">
         <v>36</v>
       </c>
       <c r="D71" t="s" s="10">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s" s="9">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B72" t="s" s="10">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C72" s="10">
         <v>29</v>
       </c>
       <c r="D72" t="s" s="10">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s" s="9">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B73" t="s" s="10">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C73" s="10">
         <v>24</v>
       </c>
       <c r="D73" t="s" s="10">
-        <v>122</v>
+        <v>48</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="9">
         <v>123</v>
       </c>
       <c r="B74" t="s" s="10">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C74" s="10">
         <v>21</v>
       </c>
       <c r="D74" t="s" s="10">
         <v>124</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="9">
         <v>125</v>
       </c>
       <c r="B75" t="s" s="10">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C75" s="10">
         <v>21</v>
       </c>
       <c r="D75" t="s" s="10">
         <v>124</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="9">
         <v>126</v>
       </c>
       <c r="B76" t="s" s="10">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C76" s="10">
         <v>18</v>
       </c>
       <c r="D76" t="s" s="10">
         <v>127</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="9">
         <v>128</v>
       </c>
       <c r="B77" t="s" s="10">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C77" s="10">
         <v>14</v>
       </c>
       <c r="D77" t="s" s="10">
         <v>129</v>
       </c>
     </row>
     <row r="78">
       <c r="A78"/>
     </row>
     <row r="79" customHeight="1" ht="21">
       <c r="A79" t="s" s="6">
         <v>130</v>
       </c>
       <c r="B79"/>
     </row>
     <row r="80">
       <c r="A80" t="s" s="7">
         <v>10</v>
       </c>
       <c r="B80" t="s" s="8">
         <v>11</v>
       </c>
       <c r="C80" t="s" s="8">
@@ -3561,4912 +4395,7416 @@
     <row r="82">
       <c r="A82" t="s" s="9">
         <v>133</v>
       </c>
       <c r="B82" t="s" s="10">
         <v>18</v>
       </c>
       <c r="C82" s="10">
         <v>108</v>
       </c>
       <c r="D82" t="s" s="10">
         <v>134</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s" s="9">
         <v>135</v>
       </c>
       <c r="B83" t="s" s="10">
         <v>21</v>
       </c>
       <c r="C83" s="10">
         <v>72</v>
       </c>
       <c r="D83" t="s" s="10">
-        <v>136</v>
+        <v>89</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s" s="9">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B84" t="s" s="10">
         <v>24</v>
       </c>
       <c r="C84" s="10">
         <v>54</v>
       </c>
       <c r="D84" t="s" s="10">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s" s="9">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B85" t="s" s="10">
         <v>27</v>
       </c>
       <c r="C85" s="10">
         <v>48</v>
       </c>
       <c r="D85" t="s" s="10">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="9">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B86" t="s" s="10">
         <v>30</v>
       </c>
       <c r="C86" s="10">
         <v>43</v>
       </c>
       <c r="D86" t="s" s="10">
-        <v>39</v>
+        <v>141</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="9">
         <v>142</v>
       </c>
       <c r="B87" t="s" s="10">
         <v>33</v>
       </c>
       <c r="C87" s="10">
         <v>36</v>
       </c>
       <c r="D87" t="s" s="10">
-        <v>95</v>
+        <v>143</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="9">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B88" t="s" s="10">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C88" s="10">
         <v>29</v>
       </c>
       <c r="D88" t="s" s="10">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="9">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B89" t="s" s="10">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C89" s="10">
         <v>24</v>
       </c>
       <c r="D89" t="s" s="10">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="9">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B90" t="s" s="10">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C90" s="10">
         <v>21</v>
       </c>
       <c r="D90" t="s" s="10">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="9">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B91" t="s" s="10">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C91" s="10">
         <v>21</v>
       </c>
       <c r="D91" t="s" s="10">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="9">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B92" t="s" s="10">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C92" s="10">
         <v>18</v>
       </c>
       <c r="D92" t="s" s="10">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="9">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B93" t="s" s="10">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C93" s="10">
         <v>14</v>
       </c>
       <c r="D93" t="s" s="10">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="94">
       <c r="A94"/>
     </row>
     <row r="95" customHeight="1" ht="21">
       <c r="A95" t="s" s="6">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B95"/>
     </row>
     <row r="96">
       <c r="A96" t="s" s="7">
         <v>10</v>
       </c>
       <c r="B96" t="s" s="8">
         <v>11</v>
       </c>
       <c r="C96" t="s" s="8">
         <v>12</v>
       </c>
       <c r="D96" t="s" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="9">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B97" t="s" s="10">
         <v>15</v>
       </c>
       <c r="C97" s="10">
         <v>144</v>
       </c>
       <c r="D97" t="s" s="10">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s" s="9">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B98" t="s" s="10">
         <v>18</v>
       </c>
       <c r="C98" s="10">
         <v>108</v>
       </c>
       <c r="D98" t="s" s="10">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="9">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B99" t="s" s="10">
         <v>21</v>
       </c>
       <c r="C99" s="10">
         <v>72</v>
       </c>
       <c r="D99" t="s" s="10">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="9">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B100" t="s" s="10">
         <v>24</v>
       </c>
       <c r="C100" s="10">
         <v>54</v>
       </c>
       <c r="D100" t="s" s="10">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="9">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B101" t="s" s="10">
         <v>27</v>
       </c>
       <c r="C101" s="10">
         <v>48</v>
       </c>
       <c r="D101" t="s" s="10">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="9">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B102" t="s" s="10">
         <v>30</v>
       </c>
       <c r="C102" s="10">
         <v>43</v>
       </c>
       <c r="D102" t="s" s="10">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="9">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B103" t="s" s="10">
         <v>33</v>
       </c>
       <c r="C103" s="10">
         <v>36</v>
       </c>
       <c r="D103" t="s" s="10">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="9">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B104" t="s" s="10">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C104" s="10">
         <v>29</v>
       </c>
       <c r="D104" t="s" s="10">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="9">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B105" t="s" s="10">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C105" s="10">
         <v>24</v>
       </c>
       <c r="D105" t="s" s="10">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="9">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B106" t="s" s="10">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C106" s="10">
         <v>21</v>
       </c>
       <c r="D106" t="s" s="10">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="9">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B107" t="s" s="10">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C107" s="10">
         <v>21</v>
       </c>
       <c r="D107" t="s" s="10">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="9">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B108" t="s" s="10">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C108" s="10">
         <v>18</v>
       </c>
       <c r="D108" t="s" s="10">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="9">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B109" t="s" s="10">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C109" s="10">
         <v>14</v>
       </c>
       <c r="D109" t="s" s="10">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="110">
       <c r="A110"/>
     </row>
-    <row r="111">
-[...6 lines deleted...]
-      <c r="B112"/>
+    <row r="111" customHeight="1" ht="21">
+      <c r="A111" t="s" s="6">
+        <v>181</v>
+      </c>
+      <c r="B111"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B112" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C112" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D112" t="s" s="8">
+        <v>13</v>
+      </c>
     </row>
     <row r="113">
-      <c r="A113"/>
-[...5 lines deleted...]
-      <c r="B114"/>
+      <c r="A113" t="s" s="9">
+        <v>182</v>
+      </c>
+      <c r="B113" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="C113" s="10">
+        <v>144</v>
+      </c>
+      <c r="D113" t="s" s="10">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="9">
+        <v>184</v>
+      </c>
+      <c r="B114" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="C114" s="10">
+        <v>108</v>
+      </c>
+      <c r="D114" t="s" s="10">
+        <v>185</v>
+      </c>
     </row>
     <row r="115">
-      <c r="A115" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A115" t="s" s="9">
+        <v>186</v>
+      </c>
+      <c r="B115" t="s" s="10">
+        <v>21</v>
+      </c>
+      <c r="C115" s="10">
+        <v>72</v>
+      </c>
+      <c r="D115" t="s" s="10">
+        <v>68</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="9">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B116" t="s" s="10">
-        <v>183</v>
+        <v>24</v>
       </c>
       <c r="C116" s="10">
-        <v>150</v>
+        <v>54</v>
       </c>
       <c r="D116" t="s" s="10">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="9">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B117" t="s" s="10">
-        <v>186</v>
+        <v>27</v>
       </c>
       <c r="C117" s="10">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="D117" t="s" s="10">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="9">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B118" t="s" s="10">
-        <v>189</v>
+        <v>30</v>
       </c>
       <c r="C118" s="10">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D118" t="s" s="10">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="9">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B119" t="s" s="10">
-        <v>192</v>
+        <v>33</v>
       </c>
       <c r="C119" s="10">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D119" t="s" s="10">
-        <v>166</v>
+        <v>194</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="9">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B120" t="s" s="10">
-        <v>194</v>
+        <v>36</v>
       </c>
       <c r="C120" s="10">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D120" t="s" s="10">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="9">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B121" t="s" s="10">
-        <v>197</v>
+        <v>39</v>
       </c>
       <c r="C121" s="10">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D121" t="s" s="10">
         <v>198</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="9">
         <v>199</v>
       </c>
       <c r="B122" t="s" s="10">
+        <v>42</v>
+      </c>
+      <c r="C122" s="10">
+        <v>21</v>
+      </c>
+      <c r="D122" t="s" s="10">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="9">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B123" t="s" s="10">
-        <v>203</v>
+        <v>45</v>
       </c>
       <c r="C123" s="10">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D123" t="s" s="10">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="9">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B124" t="s" s="10">
-        <v>206</v>
+        <v>47</v>
       </c>
       <c r="C124" s="10">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D124" t="s" s="10">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="9">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B125" t="s" s="10">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="C125" s="10">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D125" t="s" s="10">
-        <v>210</v>
+        <v>205</v>
       </c>
     </row>
     <row r="126">
       <c r="A126"/>
     </row>
-    <row r="127" customHeight="1" ht="21">
-[...6 lines deleted...]
-      <c r="A128" t="s" s="7">
+    <row r="127">
+      <c r="A127"/>
+    </row>
+    <row r="128" customHeight="1" ht="24">
+      <c r="A128" t="s" s="5">
+        <v>206</v>
+      </c>
+      <c r="B128"/>
+    </row>
+    <row r="129">
+      <c r="A129"/>
+    </row>
+    <row r="130" customHeight="1" ht="21">
+      <c r="A130" t="s" s="6">
+        <v>207</v>
+      </c>
+      <c r="B130"/>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="7">
         <v>10</v>
       </c>
-      <c r="B128" t="s" s="8">
+      <c r="B131" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="C128" t="s" s="8">
+      <c r="C131" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="D128" t="s" s="8">
+      <c r="D131" t="s" s="8">
         <v>13</v>
-      </c>
-[...40 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="9">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="B132" t="s" s="10">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="C132" s="10">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D132" t="s" s="10">
-        <v>219</v>
+        <v>210</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="9">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="B133" t="s" s="10">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="C133" s="10">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D133" t="s" s="10">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="9">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B134" t="s" s="10">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="C134" s="10">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="D134" t="s" s="10">
-        <v>223</v>
+        <v>68</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="9">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B135" t="s" s="10">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="C135" s="10">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="D135" t="s" s="10">
-        <v>225</v>
+        <v>111</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="9">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B136" t="s" s="10">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="C136" s="10">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="D136" t="s" s="10">
-        <v>174</v>
+        <v>213</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="9">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="B137" t="s" s="10">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="C137" s="10">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="D137" t="s" s="10">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="9">
+        <v>223</v>
+      </c>
+      <c r="B138" t="s" s="10">
+        <v>224</v>
+      </c>
+      <c r="C138" s="10">
+        <v>67</v>
+      </c>
+      <c r="D138" t="s" s="10">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="9">
+        <v>226</v>
+      </c>
+      <c r="B139" t="s" s="10">
+        <v>227</v>
+      </c>
+      <c r="C139" s="10">
+        <v>67</v>
+      </c>
+      <c r="D139" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s" s="9">
+        <v>228</v>
+      </c>
+      <c r="B140" t="s" s="10">
         <v>229</v>
       </c>
-      <c r="B138" t="s" s="10">
-[...5 lines deleted...]
-      <c r="D138" t="s" s="10">
+      <c r="C140" s="10">
+        <v>44</v>
+      </c>
+      <c r="D140" t="s" s="10">
         <v>230</v>
       </c>
     </row>
-    <row r="139">
-[...3 lines deleted...]
-      <c r="A140" t="s" s="6">
+    <row r="141">
+      <c r="A141" t="s" s="9">
         <v>231</v>
       </c>
-      <c r="B140"/>
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="B141" t="s" s="10">
+        <v>232</v>
+      </c>
+      <c r="C141" s="10">
+        <v>50</v>
+      </c>
+      <c r="D141" t="s" s="10">
+        <v>233</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s" s="9">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B142" t="s" s="10">
-        <v>183</v>
+        <v>235</v>
       </c>
       <c r="C142" s="10">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="D142" t="s" s="10">
-        <v>233</v>
+        <v>213</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s" s="9">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B143" t="s" s="10">
-        <v>186</v>
+        <v>237</v>
       </c>
       <c r="C143" s="10">
-        <v>92</v>
+        <v>33</v>
       </c>
       <c r="D143" t="s" s="10">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s" s="9">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B144" t="s" s="10">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="C144" s="10">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D144" t="s" s="10">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s" s="9">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B145" t="s" s="10">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="C145" s="10">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D145" t="s" s="10">
-        <v>97</v>
+        <v>213</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s" s="9">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B146" t="s" s="10">
-        <v>194</v>
+        <v>245</v>
       </c>
       <c r="C146" s="10">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D146" t="s" s="10">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s" s="9">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B147" t="s" s="10">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="C147" s="10">
         <v>33</v>
       </c>
       <c r="D147" t="s" s="10">
-        <v>242</v>
+        <v>249</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s" s="9">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B148" t="s" s="10">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="C148" s="10">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D148" t="s" s="10">
-        <v>244</v>
+        <v>213</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s" s="9">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B149" t="s" s="10">
-        <v>203</v>
+        <v>253</v>
       </c>
       <c r="C149" s="10">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D149" t="s" s="10">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s" s="9">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B150" t="s" s="10">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="C150" s="10">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D150" t="s" s="10">
-        <v>248</v>
+        <v>51</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s" s="9">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="B151" t="s" s="10">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="C151" s="10">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D151" t="s" s="10">
-        <v>250</v>
+        <v>213</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152"/>
-[...5 lines deleted...]
-      <c r="B153"/>
+      <c r="A152" t="s" s="9">
+        <v>259</v>
+      </c>
+      <c r="B152" t="s" s="10">
+        <v>260</v>
+      </c>
+      <c r="C152" s="10">
+        <v>19</v>
+      </c>
+      <c r="D152" t="s" s="10">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="9">
+        <v>262</v>
+      </c>
+      <c r="B153" t="s" s="10">
+        <v>263</v>
+      </c>
+      <c r="C153" s="10">
+        <v>25</v>
+      </c>
+      <c r="D153" t="s" s="10">
+        <v>264</v>
+      </c>
     </row>
     <row r="154">
-      <c r="A154" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A154" t="s" s="9">
+        <v>265</v>
+      </c>
+      <c r="B154" t="s" s="10">
+        <v>266</v>
+      </c>
+      <c r="C154" s="10">
+        <v>25</v>
+      </c>
+      <c r="D154" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s" s="9">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="B155" t="s" s="10">
-        <v>183</v>
+        <v>268</v>
       </c>
       <c r="C155" s="10">
-        <v>150</v>
+        <v>16</v>
       </c>
       <c r="D155" t="s" s="10">
-        <v>87</v>
+        <v>269</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s" s="9">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="B156" t="s" s="10">
-        <v>186</v>
+        <v>271</v>
       </c>
       <c r="C156" s="10">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="D156" t="s" s="10">
-        <v>254</v>
+        <v>272</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s" s="9">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="B157" t="s" s="10">
-        <v>189</v>
+        <v>274</v>
       </c>
       <c r="C157" s="10">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="D157" t="s" s="10">
-        <v>256</v>
+        <v>213</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s" s="9">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="B158" t="s" s="10">
-        <v>192</v>
+        <v>276</v>
       </c>
       <c r="C158" s="10">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="D158" t="s" s="10">
-        <v>258</v>
+        <v>277</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s" s="9">
-        <v>259</v>
+        <v>278</v>
       </c>
       <c r="B159" t="s" s="10">
-        <v>194</v>
+        <v>279</v>
       </c>
       <c r="C159" s="10">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D159" t="s" s="10">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s" s="9">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="B160" t="s" s="10">
-        <v>197</v>
+        <v>282</v>
       </c>
       <c r="C160" s="10">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D160" t="s" s="10">
-        <v>262</v>
+        <v>213</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s" s="9">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="B161" t="s" s="10">
-        <v>200</v>
+        <v>284</v>
       </c>
       <c r="C161" s="10">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D161" t="s" s="10">
-        <v>264</v>
+        <v>285</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s" s="9">
-[...24 lines deleted...]
-      </c>
+      <c r="A162"/>
+    </row>
+    <row r="163" customHeight="1" ht="21">
+      <c r="A163" t="s" s="6">
+        <v>286</v>
+      </c>
+      <c r="B163"/>
     </row>
     <row r="164">
-      <c r="A164" t="s" s="9">
-[...2 lines deleted...]
-      <c r="B164" t="s" s="10">
+      <c r="A164" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B164" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C164" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D164" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="9">
+        <v>287</v>
+      </c>
+      <c r="B165" t="s" s="10">
         <v>209</v>
       </c>
-      <c r="C164" s="10">
-[...13 lines deleted...]
-      <c r="B166"/>
+      <c r="C165" s="10">
+        <v>150</v>
+      </c>
+      <c r="D165" t="s" s="10">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="9">
+        <v>289</v>
+      </c>
+      <c r="B166" t="s" s="10">
+        <v>212</v>
+      </c>
+      <c r="C166" s="10">
+        <v>150</v>
+      </c>
+      <c r="D166" t="s" s="10">
+        <v>213</v>
+      </c>
     </row>
     <row r="167">
-      <c r="A167" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A167" t="s" s="9">
+        <v>290</v>
+      </c>
+      <c r="B167" t="s" s="10">
+        <v>215</v>
+      </c>
+      <c r="C167" s="10">
+        <v>100</v>
+      </c>
+      <c r="D167" t="s" s="10">
+        <v>291</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s" s="9">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="B168" t="s" s="10">
-        <v>183</v>
+        <v>217</v>
       </c>
       <c r="C168" s="10">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="D168" t="s" s="10">
-        <v>273</v>
+        <v>34</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s" s="9">
-        <v>274</v>
+        <v>293</v>
       </c>
       <c r="B169" t="s" s="10">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="C169" s="10">
         <v>92</v>
       </c>
       <c r="D169" t="s" s="10">
-        <v>275</v>
+        <v>213</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s" s="9">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="B170" t="s" s="10">
-        <v>189</v>
+        <v>221</v>
       </c>
       <c r="C170" s="10">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D170" t="s" s="10">
-        <v>277</v>
+        <v>295</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s" s="9">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="B171" t="s" s="10">
-        <v>192</v>
+        <v>224</v>
       </c>
       <c r="C171" s="10">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="D171" t="s" s="10">
-        <v>279</v>
+        <v>297</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s" s="9">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="B172" t="s" s="10">
-        <v>194</v>
+        <v>227</v>
       </c>
       <c r="C172" s="10">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D172" t="s" s="10">
-        <v>281</v>
+        <v>213</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s" s="9">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="B173" t="s" s="10">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="C173" s="10">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="D173" t="s" s="10">
-        <v>283</v>
+        <v>300</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s" s="9">
-        <v>284</v>
+        <v>301</v>
       </c>
       <c r="B174" t="s" s="10">
-        <v>200</v>
+        <v>232</v>
       </c>
       <c r="C174" s="10">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D174" t="s" s="10">
-        <v>285</v>
+        <v>241</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s" s="9">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="B175" t="s" s="10">
-        <v>203</v>
+        <v>235</v>
       </c>
       <c r="C175" s="10">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D175" t="s" s="10">
-        <v>287</v>
+        <v>213</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s" s="9">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="B176" t="s" s="10">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="C176" s="10">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D176" t="s" s="10">
-        <v>289</v>
+        <v>304</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s" s="9">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="B177" t="s" s="10">
-        <v>209</v>
+        <v>240</v>
       </c>
       <c r="C177" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D177" t="s" s="10">
-        <v>291</v>
+        <v>306</v>
       </c>
     </row>
     <row r="178">
-      <c r="A178"/>
-[...5 lines deleted...]
-      <c r="B179"/>
+      <c r="A178" t="s" s="9">
+        <v>307</v>
+      </c>
+      <c r="B178" t="s" s="10">
+        <v>243</v>
+      </c>
+      <c r="C178" s="10">
+        <v>40</v>
+      </c>
+      <c r="D178" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s" s="9">
+        <v>308</v>
+      </c>
+      <c r="B179" t="s" s="10">
+        <v>245</v>
+      </c>
+      <c r="C179" s="10">
+        <v>26</v>
+      </c>
+      <c r="D179" t="s" s="10">
+        <v>129</v>
+      </c>
     </row>
     <row r="180">
-      <c r="A180" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A180" t="s" s="9">
+        <v>309</v>
+      </c>
+      <c r="B180" t="s" s="10">
+        <v>248</v>
+      </c>
+      <c r="C180" s="10">
+        <v>33</v>
+      </c>
+      <c r="D180" t="s" s="10">
+        <v>310</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s" s="9">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="B181" t="s" s="10">
-        <v>183</v>
+        <v>251</v>
       </c>
       <c r="C181" s="10">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="D181" t="s" s="10">
-        <v>294</v>
+        <v>213</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s" s="9">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="B182" t="s" s="10">
-        <v>186</v>
+        <v>253</v>
       </c>
       <c r="C182" s="10">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="D182" t="s" s="10">
-        <v>296</v>
+        <v>313</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s" s="9">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="B183" t="s" s="10">
-        <v>189</v>
+        <v>256</v>
       </c>
       <c r="C183" s="10">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="D183" t="s" s="10">
-        <v>298</v>
+        <v>315</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s" s="9">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="B184" t="s" s="10">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="C184" s="10">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D184" t="s" s="10">
-        <v>300</v>
+        <v>213</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s" s="9">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="B185" t="s" s="10">
-        <v>194</v>
+        <v>260</v>
       </c>
       <c r="C185" s="10">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D185" t="s" s="10">
-        <v>302</v>
+        <v>318</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s" s="9">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="B186" t="s" s="10">
-        <v>197</v>
+        <v>263</v>
       </c>
       <c r="C186" s="10">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D186" t="s" s="10">
-        <v>304</v>
+        <v>320</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s" s="9">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="B187" t="s" s="10">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="C187" s="10">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D187" t="s" s="10">
-        <v>306</v>
+        <v>213</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s" s="9">
-        <v>307</v>
+        <v>322</v>
       </c>
       <c r="B188" t="s" s="10">
-        <v>203</v>
+        <v>268</v>
       </c>
       <c r="C188" s="10">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D188" t="s" s="10">
-        <v>308</v>
+        <v>323</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s" s="9">
-        <v>309</v>
+        <v>324</v>
       </c>
       <c r="B189" t="s" s="10">
-        <v>206</v>
+        <v>271</v>
       </c>
       <c r="C189" s="10">
         <v>22</v>
       </c>
       <c r="D189" t="s" s="10">
-        <v>310</v>
+        <v>325</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s" s="9">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="B190" t="s" s="10">
-        <v>209</v>
+        <v>274</v>
       </c>
       <c r="C190" s="10">
+        <v>22</v>
+      </c>
+      <c r="D190" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="9">
+        <v>327</v>
+      </c>
+      <c r="B191" t="s" s="10">
+        <v>276</v>
+      </c>
+      <c r="C191" s="10">
+        <v>14</v>
+      </c>
+      <c r="D191" t="s" s="10">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="9">
+        <v>329</v>
+      </c>
+      <c r="B192" t="s" s="10">
+        <v>279</v>
+      </c>
+      <c r="C192" s="10">
         <v>20</v>
       </c>
-      <c r="D190" t="s" s="10">
-[...13 lines deleted...]
-      <c r="B193"/>
+      <c r="D192" t="s" s="10">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="9">
+        <v>331</v>
+      </c>
+      <c r="B193" t="s" s="10">
+        <v>282</v>
+      </c>
+      <c r="C193" s="10">
+        <v>20</v>
+      </c>
+      <c r="D193" t="s" s="10">
+        <v>213</v>
+      </c>
     </row>
     <row r="194">
-      <c r="A194"/>
-[...8 lines deleted...]
-      <c r="A196" t="s" s="7">
+      <c r="A194" t="s" s="9">
+        <v>332</v>
+      </c>
+      <c r="B194" t="s" s="10">
+        <v>284</v>
+      </c>
+      <c r="C194" s="10">
+        <v>12</v>
+      </c>
+      <c r="D194" t="s" s="10">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195"/>
+    </row>
+    <row r="196" customHeight="1" ht="21">
+      <c r="A196" t="s" s="6">
+        <v>334</v>
+      </c>
+      <c r="B196"/>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="7">
         <v>10</v>
       </c>
-      <c r="B196" t="s" s="8">
+      <c r="B197" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="C196" t="s" s="8">
+      <c r="C197" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="D196" t="s" s="8">
+      <c r="D197" t="s" s="8">
         <v>13</v>
-      </c>
-[...12 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s" s="9">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="B198" t="s" s="10">
-        <v>189</v>
+        <v>209</v>
       </c>
       <c r="C198" s="10">
-        <v>67</v>
+        <v>150</v>
       </c>
       <c r="D198" t="s" s="10">
-        <v>99</v>
+        <v>336</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s" s="9">
-        <v>319</v>
+        <v>337</v>
       </c>
       <c r="B199" t="s" s="10">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="C199" s="10">
-        <v>50</v>
+        <v>150</v>
       </c>
       <c r="D199" t="s" s="10">
-        <v>260</v>
+        <v>213</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s" s="9">
-        <v>320</v>
+        <v>338</v>
       </c>
       <c r="B200" t="s" s="10">
-        <v>194</v>
+        <v>215</v>
       </c>
       <c r="C200" s="10">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D200" t="s" s="10">
-        <v>321</v>
+        <v>339</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s" s="9">
-        <v>322</v>
+        <v>340</v>
       </c>
       <c r="B201" t="s" s="10">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="C201" s="10">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="D201" t="s" s="10">
-        <v>323</v>
+        <v>341</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s" s="9">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="B202" t="s" s="10">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="C202" s="10">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="D202" t="s" s="10">
-        <v>325</v>
+        <v>213</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s" s="9">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="B203" t="s" s="10">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="C203" s="10">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="D203" t="s" s="10">
-        <v>327</v>
+        <v>344</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s" s="9">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="B204" t="s" s="10">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="C204" s="10">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="D204" t="s" s="10">
-        <v>329</v>
+        <v>346</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s" s="9">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="B205" t="s" s="10">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="C205" s="10">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="D205" t="s" s="10">
-        <v>331</v>
+        <v>213</v>
       </c>
     </row>
     <row r="206">
-      <c r="A206"/>
-[...5 lines deleted...]
-      <c r="B207"/>
+      <c r="A206" t="s" s="9">
+        <v>348</v>
+      </c>
+      <c r="B206" t="s" s="10">
+        <v>229</v>
+      </c>
+      <c r="C206" s="10">
+        <v>44</v>
+      </c>
+      <c r="D206" t="s" s="10">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s" s="9">
+        <v>350</v>
+      </c>
+      <c r="B207" t="s" s="10">
+        <v>232</v>
+      </c>
+      <c r="C207" s="10">
+        <v>50</v>
+      </c>
+      <c r="D207" t="s" s="10">
+        <v>97</v>
+      </c>
     </row>
     <row r="208">
-      <c r="A208" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A208" t="s" s="9">
+        <v>351</v>
+      </c>
+      <c r="B208" t="s" s="10">
+        <v>235</v>
+      </c>
+      <c r="C208" s="10">
+        <v>50</v>
+      </c>
+      <c r="D208" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s" s="9">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="B209" t="s" s="10">
-        <v>334</v>
+        <v>237</v>
       </c>
       <c r="C209" s="10">
-        <v>92</v>
+        <v>33</v>
       </c>
       <c r="D209" t="s" s="10">
-        <v>335</v>
+        <v>175</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s" s="9">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="B210" t="s" s="10">
-        <v>337</v>
+        <v>240</v>
       </c>
       <c r="C210" s="10">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D210" t="s" s="10">
-        <v>338</v>
+        <v>354</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s" s="9">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="B211" t="s" s="10">
-        <v>340</v>
+        <v>243</v>
       </c>
       <c r="C211" s="10">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D211" t="s" s="10">
-        <v>341</v>
+        <v>213</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s" s="9">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="B212" t="s" s="10">
-        <v>343</v>
+        <v>245</v>
       </c>
       <c r="C212" s="10">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D212" t="s" s="10">
-        <v>344</v>
+        <v>357</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s" s="9">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="B213" t="s" s="10">
-        <v>346</v>
+        <v>248</v>
       </c>
       <c r="C213" s="10">
         <v>33</v>
       </c>
       <c r="D213" t="s" s="10">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s" s="9">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="B214" t="s" s="10">
-        <v>349</v>
+        <v>251</v>
       </c>
       <c r="C214" s="10">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D214" t="s" s="10">
-        <v>350</v>
+        <v>213</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s" s="9">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="B215" t="s" s="10">
-        <v>352</v>
+        <v>253</v>
       </c>
       <c r="C215" s="10">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D215" t="s" s="10">
-        <v>353</v>
+        <v>362</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s" s="9">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="B216" t="s" s="10">
-        <v>355</v>
+        <v>256</v>
       </c>
       <c r="C216" s="10">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D216" t="s" s="10">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s" s="9">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="B217" t="s" s="10">
-        <v>358</v>
+        <v>258</v>
       </c>
       <c r="C217" s="10">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D217" t="s" s="10">
-        <v>359</v>
+        <v>213</v>
       </c>
     </row>
     <row r="218">
-      <c r="A218"/>
-[...5 lines deleted...]
-      <c r="B219"/>
+      <c r="A218" t="s" s="9">
+        <v>366</v>
+      </c>
+      <c r="B218" t="s" s="10">
+        <v>260</v>
+      </c>
+      <c r="C218" s="10">
+        <v>19</v>
+      </c>
+      <c r="D218" t="s" s="10">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s" s="9">
+        <v>368</v>
+      </c>
+      <c r="B219" t="s" s="10">
+        <v>263</v>
+      </c>
+      <c r="C219" s="10">
+        <v>25</v>
+      </c>
+      <c r="D219" t="s" s="10">
+        <v>369</v>
+      </c>
     </row>
     <row r="220">
-      <c r="A220" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A220" t="s" s="9">
+        <v>370</v>
+      </c>
+      <c r="B220" t="s" s="10">
+        <v>266</v>
+      </c>
+      <c r="C220" s="10">
+        <v>25</v>
+      </c>
+      <c r="D220" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s" s="9">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="B221" t="s" s="10">
-        <v>362</v>
+        <v>268</v>
       </c>
       <c r="C221" s="10">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D221" t="s" s="10">
-        <v>363</v>
+        <v>372</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s" s="9">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="B222" t="s" s="10">
-        <v>365</v>
+        <v>271</v>
       </c>
       <c r="C222" s="10">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="D222" t="s" s="10">
-        <v>366</v>
+        <v>374</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s" s="9">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="B223" t="s" s="10">
-        <v>368</v>
+        <v>274</v>
       </c>
       <c r="C223" s="10">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D223" t="s" s="10">
-        <v>369</v>
+        <v>213</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s" s="9">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B224" t="s" s="10">
-        <v>371</v>
+        <v>276</v>
       </c>
       <c r="C224" s="10">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D224" t="s" s="10">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s" s="9">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B225" t="s" s="10">
-        <v>374</v>
+        <v>279</v>
       </c>
       <c r="C225" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D225" t="s" s="10">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s" s="9">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B226" t="s" s="10">
-        <v>377</v>
+        <v>282</v>
       </c>
       <c r="C226" s="10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D226" t="s" s="10">
-        <v>378</v>
+        <v>213</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s" s="9">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B227" t="s" s="10">
-        <v>380</v>
+        <v>284</v>
       </c>
       <c r="C227" s="10">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D227" t="s" s="10">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="228">
-      <c r="A228" t="s" s="9">
-[...2 lines deleted...]
-      <c r="B228" t="s" s="10">
+      <c r="A228"/>
+    </row>
+    <row r="229" customHeight="1" ht="21">
+      <c r="A229" t="s" s="6">
         <v>383</v>
       </c>
-      <c r="C228" s="10">
-[...2 lines deleted...]
-      <c r="D228" t="s" s="10">
+      <c r="B229"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B230" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C230" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D230" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s" s="9">
         <v>384</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A229" t="s" s="9">
+      <c r="B231" t="s" s="10">
+        <v>209</v>
+      </c>
+      <c r="C231" s="10">
+        <v>150</v>
+      </c>
+      <c r="D231" t="s" s="10">
         <v>385</v>
       </c>
-      <c r="B229" t="s" s="10">
+    </row>
+    <row r="232">
+      <c r="A232" t="s" s="9">
         <v>386</v>
       </c>
-      <c r="C229" s="10">
-[...2 lines deleted...]
-      <c r="D229" t="s" s="10">
+      <c r="B232" t="s" s="10">
+        <v>212</v>
+      </c>
+      <c r="C232" s="10">
+        <v>150</v>
+      </c>
+      <c r="D232" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s" s="9">
         <v>387</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A232" t="s" s="5">
+      <c r="B233" t="s" s="10">
+        <v>215</v>
+      </c>
+      <c r="C233" s="10">
+        <v>100</v>
+      </c>
+      <c r="D233" t="s" s="10">
         <v>388</v>
       </c>
-      <c r="B232"/>
-[...5 lines deleted...]
-      <c r="A234" t="s" s="6">
+    </row>
+    <row r="234">
+      <c r="A234" t="s" s="9">
         <v>389</v>
       </c>
-      <c r="B234"/>
+      <c r="B234" t="s" s="10">
+        <v>217</v>
+      </c>
+      <c r="C234" s="10">
+        <v>92</v>
+      </c>
+      <c r="D234" t="s" s="10">
+        <v>390</v>
+      </c>
     </row>
     <row r="235">
-      <c r="A235" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A235" t="s" s="9">
+        <v>391</v>
+      </c>
+      <c r="B235" t="s" s="10">
+        <v>219</v>
+      </c>
+      <c r="C235" s="10">
+        <v>92</v>
+      </c>
+      <c r="D235" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s" s="9">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B236" t="s" s="10">
-        <v>316</v>
+        <v>221</v>
       </c>
       <c r="C236" s="10">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="D236" t="s" s="10">
-        <v>317</v>
+        <v>393</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s" s="9">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B237" t="s" s="10">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="C237" s="10">
         <v>67</v>
       </c>
       <c r="D237" t="s" s="10">
-        <v>122</v>
+        <v>95</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s" s="9">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B238" t="s" s="10">
-        <v>192</v>
+        <v>227</v>
       </c>
       <c r="C238" s="10">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="D238" t="s" s="10">
-        <v>393</v>
+        <v>213</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s" s="9">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B239" t="s" s="10">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="C239" s="10">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D239" t="s" s="10">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s" s="9">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B240" t="s" s="10">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="C240" s="10">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D240" t="s" s="10">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s" s="9">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B241" t="s" s="10">
-        <v>200</v>
+        <v>235</v>
       </c>
       <c r="C241" s="10">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D241" t="s" s="10">
-        <v>399</v>
+        <v>213</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s" s="9">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B242" t="s" s="10">
-        <v>203</v>
+        <v>237</v>
       </c>
       <c r="C242" s="10">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D242" t="s" s="10">
-        <v>327</v>
+        <v>402</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s" s="9">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B243" t="s" s="10">
-        <v>206</v>
+        <v>240</v>
       </c>
       <c r="C243" s="10">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D243" t="s" s="10">
-        <v>329</v>
+        <v>404</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s" s="9">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B244" t="s" s="10">
-        <v>209</v>
+        <v>243</v>
       </c>
       <c r="C244" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="D244" t="s" s="10">
-        <v>331</v>
+        <v>213</v>
       </c>
     </row>
     <row r="245">
-      <c r="A245"/>
-[...5 lines deleted...]
-      <c r="B246"/>
+      <c r="A245" t="s" s="9">
+        <v>406</v>
+      </c>
+      <c r="B245" t="s" s="10">
+        <v>245</v>
+      </c>
+      <c r="C245" s="10">
+        <v>26</v>
+      </c>
+      <c r="D245" t="s" s="10">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s" s="9">
+        <v>408</v>
+      </c>
+      <c r="B246" t="s" s="10">
+        <v>248</v>
+      </c>
+      <c r="C246" s="10">
+        <v>33</v>
+      </c>
+      <c r="D246" t="s" s="10">
+        <v>409</v>
+      </c>
     </row>
     <row r="247">
-      <c r="A247" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A247" t="s" s="9">
+        <v>410</v>
+      </c>
+      <c r="B247" t="s" s="10">
+        <v>251</v>
+      </c>
+      <c r="C247" s="10">
+        <v>33</v>
+      </c>
+      <c r="D247" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s" s="9">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="B248" t="s" s="10">
-        <v>334</v>
+        <v>253</v>
       </c>
       <c r="C248" s="10">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="D248" t="s" s="10">
-        <v>335</v>
+        <v>412</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s" s="9">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="B249" t="s" s="10">
-        <v>337</v>
+        <v>256</v>
       </c>
       <c r="C249" s="10">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="D249" t="s" s="10">
-        <v>338</v>
+        <v>414</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s" s="9">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="B250" t="s" s="10">
-        <v>340</v>
+        <v>258</v>
       </c>
       <c r="C250" s="10">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="D250" t="s" s="10">
-        <v>341</v>
+        <v>213</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s" s="9">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="B251" t="s" s="10">
-        <v>343</v>
+        <v>260</v>
       </c>
       <c r="C251" s="10">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D251" t="s" s="10">
-        <v>344</v>
+        <v>417</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s" s="9">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="B252" t="s" s="10">
-        <v>346</v>
+        <v>263</v>
       </c>
       <c r="C252" s="10">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D252" t="s" s="10">
-        <v>347</v>
+        <v>419</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s" s="9">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="B253" t="s" s="10">
-        <v>349</v>
+        <v>266</v>
       </c>
       <c r="C253" s="10">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D253" t="s" s="10">
-        <v>350</v>
+        <v>213</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s" s="9">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="B254" t="s" s="10">
-        <v>352</v>
+        <v>268</v>
       </c>
       <c r="C254" s="10">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D254" t="s" s="10">
-        <v>353</v>
+        <v>422</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s" s="9">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="B255" t="s" s="10">
-        <v>355</v>
+        <v>271</v>
       </c>
       <c r="C255" s="10">
         <v>22</v>
       </c>
       <c r="D255" t="s" s="10">
-        <v>356</v>
+        <v>424</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s" s="9">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="B256" t="s" s="10">
-        <v>358</v>
+        <v>274</v>
       </c>
       <c r="C256" s="10">
+        <v>22</v>
+      </c>
+      <c r="D256" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s" s="9">
+        <v>426</v>
+      </c>
+      <c r="B257" t="s" s="10">
+        <v>276</v>
+      </c>
+      <c r="C257" s="10">
+        <v>14</v>
+      </c>
+      <c r="D257" t="s" s="10">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s" s="9">
+        <v>428</v>
+      </c>
+      <c r="B258" t="s" s="10">
+        <v>279</v>
+      </c>
+      <c r="C258" s="10">
         <v>20</v>
       </c>
-      <c r="D256" t="s" s="10">
-[...10 lines deleted...]
-      <c r="B258"/>
+      <c r="D258" t="s" s="10">
+        <v>429</v>
+      </c>
     </row>
     <row r="259">
-      <c r="A259" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A259" t="s" s="9">
+        <v>430</v>
+      </c>
+      <c r="B259" t="s" s="10">
+        <v>282</v>
+      </c>
+      <c r="C259" s="10">
+        <v>20</v>
+      </c>
+      <c r="D259" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s" s="9">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="B260" t="s" s="10">
-        <v>362</v>
+        <v>284</v>
       </c>
       <c r="C260" s="10">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="D260" t="s" s="10">
-        <v>363</v>
+        <v>432</v>
       </c>
     </row>
     <row r="261">
-      <c r="A261" t="s" s="9">
-[...24 lines deleted...]
-      </c>
+      <c r="A261"/>
+    </row>
+    <row r="262" customHeight="1" ht="21">
+      <c r="A262" t="s" s="6">
+        <v>433</v>
+      </c>
+      <c r="B262"/>
     </row>
     <row r="263">
-      <c r="A263" t="s" s="9">
-[...9 lines deleted...]
-        <v>372</v>
+      <c r="A263" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B263" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C263" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D263" t="s" s="8">
+        <v>13</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s" s="9">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="B264" t="s" s="10">
-        <v>374</v>
+        <v>209</v>
       </c>
       <c r="C264" s="10">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="D264" t="s" s="10">
-        <v>375</v>
+        <v>62</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s" s="9">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="B265" t="s" s="10">
-        <v>377</v>
+        <v>212</v>
       </c>
       <c r="C265" s="10">
-        <v>16</v>
+        <v>150</v>
       </c>
       <c r="D265" t="s" s="10">
-        <v>378</v>
+        <v>213</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s" s="9">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="B266" t="s" s="10">
-        <v>380</v>
+        <v>215</v>
       </c>
       <c r="C266" s="10">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="D266" t="s" s="10">
-        <v>381</v>
+        <v>437</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s" s="9">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="B267" t="s" s="10">
-        <v>383</v>
+        <v>217</v>
       </c>
       <c r="C267" s="10">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="D267" t="s" s="10">
-        <v>384</v>
+        <v>439</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s" s="9">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="B268" t="s" s="10">
-        <v>386</v>
+        <v>219</v>
       </c>
       <c r="C268" s="10">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="D268" t="s" s="10">
-        <v>387</v>
+        <v>213</v>
       </c>
     </row>
     <row r="269">
-      <c r="A269"/>
+      <c r="A269" t="s" s="9">
+        <v>441</v>
+      </c>
+      <c r="B269" t="s" s="10">
+        <v>221</v>
+      </c>
+      <c r="C269" s="10">
+        <v>65</v>
+      </c>
+      <c r="D269" t="s" s="10">
+        <v>194</v>
+      </c>
     </row>
     <row r="270">
-      <c r="A270"/>
-[...5 lines deleted...]
-      <c r="B271"/>
+      <c r="A270" t="s" s="9">
+        <v>442</v>
+      </c>
+      <c r="B270" t="s" s="10">
+        <v>224</v>
+      </c>
+      <c r="C270" s="10">
+        <v>67</v>
+      </c>
+      <c r="D270" t="s" s="10">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s" s="9">
+        <v>444</v>
+      </c>
+      <c r="B271" t="s" s="10">
+        <v>227</v>
+      </c>
+      <c r="C271" s="10">
+        <v>67</v>
+      </c>
+      <c r="D271" t="s" s="10">
+        <v>213</v>
+      </c>
     </row>
     <row r="272">
-      <c r="A272"/>
+      <c r="A272" t="s" s="9">
+        <v>445</v>
+      </c>
+      <c r="B272" t="s" s="10">
+        <v>229</v>
+      </c>
+      <c r="C272" s="10">
+        <v>44</v>
+      </c>
+      <c r="D272" t="s" s="10">
+        <v>446</v>
+      </c>
     </row>
     <row r="273">
-      <c r="A273" t="s" s="4">
-[...2 lines deleted...]
-      <c r="B273"/>
+      <c r="A273" t="s" s="9">
+        <v>447</v>
+      </c>
+      <c r="B273" t="s" s="10">
+        <v>232</v>
+      </c>
+      <c r="C273" s="10">
+        <v>50</v>
+      </c>
+      <c r="D273" t="s" s="10">
+        <v>448</v>
+      </c>
     </row>
     <row r="274">
-      <c r="A274" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A274" t="s" s="9">
+        <v>449</v>
+      </c>
+      <c r="B274" t="s" s="10">
+        <v>235</v>
+      </c>
+      <c r="C274" s="10">
+        <v>50</v>
+      </c>
+      <c r="D274" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s" s="9">
-        <v>424</v>
+        <v>450</v>
       </c>
       <c r="B275" t="s" s="10">
-        <v>425</v>
+        <v>237</v>
       </c>
       <c r="C275" s="10">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="D275" t="s" s="10">
-        <v>426</v>
+        <v>451</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s" s="9">
-        <v>427</v>
+        <v>452</v>
       </c>
       <c r="B276" t="s" s="10">
-        <v>428</v>
+        <v>240</v>
       </c>
       <c r="C276" s="10">
         <v>40</v>
       </c>
       <c r="D276" t="s" s="10">
-        <v>429</v>
+        <v>453</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s" s="9">
-        <v>430</v>
+        <v>454</v>
       </c>
       <c r="B277" t="s" s="10">
-        <v>431</v>
+        <v>243</v>
       </c>
       <c r="C277" s="10">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D277" t="s" s="10">
-        <v>432</v>
+        <v>213</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s" s="9">
-        <v>433</v>
+        <v>455</v>
       </c>
       <c r="B278" t="s" s="10">
-        <v>434</v>
+        <v>245</v>
       </c>
       <c r="C278" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D278" t="s" s="10">
-        <v>435</v>
+        <v>456</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s" s="9">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="B279" t="s" s="10">
-        <v>437</v>
+        <v>248</v>
       </c>
       <c r="C279" s="10">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D279" t="s" s="10">
-        <v>438</v>
+        <v>458</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s" s="9">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="B280" t="s" s="10">
-        <v>440</v>
+        <v>251</v>
       </c>
       <c r="C280" s="10">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="D280" t="s" s="10">
-        <v>441</v>
+        <v>213</v>
       </c>
     </row>
     <row r="281">
-      <c r="A281"/>
+      <c r="A281" t="s" s="9">
+        <v>460</v>
+      </c>
+      <c r="B281" t="s" s="10">
+        <v>253</v>
+      </c>
+      <c r="C281" s="10">
+        <v>22</v>
+      </c>
+      <c r="D281" t="s" s="10">
+        <v>461</v>
+      </c>
     </row>
     <row r="282">
-      <c r="A282"/>
-[...5 lines deleted...]
-      <c r="B283"/>
+      <c r="A282" t="s" s="9">
+        <v>462</v>
+      </c>
+      <c r="B282" t="s" s="10">
+        <v>256</v>
+      </c>
+      <c r="C282" s="10">
+        <v>29</v>
+      </c>
+      <c r="D282" t="s" s="10">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s" s="9">
+        <v>464</v>
+      </c>
+      <c r="B283" t="s" s="10">
+        <v>258</v>
+      </c>
+      <c r="C283" s="10">
+        <v>29</v>
+      </c>
+      <c r="D283" t="s" s="10">
+        <v>213</v>
+      </c>
     </row>
     <row r="284">
-      <c r="A284"/>
-[...5 lines deleted...]
-      <c r="B285"/>
+      <c r="A284" t="s" s="9">
+        <v>465</v>
+      </c>
+      <c r="B284" t="s" s="10">
+        <v>260</v>
+      </c>
+      <c r="C284" s="10">
+        <v>19</v>
+      </c>
+      <c r="D284" t="s" s="10">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s" s="9">
+        <v>467</v>
+      </c>
+      <c r="B285" t="s" s="10">
+        <v>263</v>
+      </c>
+      <c r="C285" s="10">
+        <v>25</v>
+      </c>
+      <c r="D285" t="s" s="10">
+        <v>468</v>
+      </c>
     </row>
     <row r="286">
-      <c r="A286" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A286" t="s" s="9">
+        <v>469</v>
+      </c>
+      <c r="B286" t="s" s="10">
+        <v>266</v>
+      </c>
+      <c r="C286" s="10">
+        <v>25</v>
+      </c>
+      <c r="D286" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s" s="9">
-        <v>444</v>
+        <v>470</v>
       </c>
       <c r="B287" t="s" s="10">
-        <v>445</v>
+        <v>268</v>
       </c>
       <c r="C287" s="10">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D287" t="s" s="10">
-        <v>446</v>
+        <v>471</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s" s="9">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="B288" t="s" s="10">
-        <v>448</v>
+        <v>271</v>
       </c>
       <c r="C288" s="10">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="D288" t="s" s="10">
-        <v>449</v>
+        <v>473</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s" s="9">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="B289" t="s" s="10">
-        <v>451</v>
+        <v>274</v>
       </c>
       <c r="C289" s="10">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D289" t="s" s="10">
-        <v>452</v>
+        <v>213</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s" s="9">
-        <v>453</v>
+        <v>475</v>
       </c>
       <c r="B290" t="s" s="10">
-        <v>454</v>
+        <v>276</v>
       </c>
       <c r="C290" s="10">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D290" t="s" s="10">
-        <v>455</v>
+        <v>476</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s" s="9">
-        <v>456</v>
+        <v>477</v>
       </c>
       <c r="B291" t="s" s="10">
-        <v>457</v>
+        <v>279</v>
       </c>
       <c r="C291" s="10">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D291" t="s" s="10">
-        <v>458</v>
+        <v>478</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s" s="9">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="B292" t="s" s="10">
-        <v>460</v>
+        <v>282</v>
       </c>
       <c r="C292" s="10">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D292" t="s" s="10">
-        <v>461</v>
+        <v>213</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s" s="9">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="B293" t="s" s="10">
-        <v>463</v>
+        <v>284</v>
       </c>
       <c r="C293" s="10">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D293" t="s" s="10">
-        <v>464</v>
+        <v>481</v>
       </c>
     </row>
     <row r="294">
-      <c r="A294" t="s" s="9">
-[...24 lines deleted...]
-      </c>
+      <c r="A294"/>
+    </row>
+    <row r="295" customHeight="1" ht="21">
+      <c r="A295" t="s" s="6">
+        <v>482</v>
+      </c>
+      <c r="B295"/>
     </row>
     <row r="296">
-      <c r="A296" t="s" s="9">
-[...5 lines deleted...]
-      <c r="C296" s="10">
+      <c r="A296" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B296" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C296" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D296" t="s" s="8">
         <v>13</v>
       </c>
-      <c r="D296" t="s" s="10">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="297">
-      <c r="A297"/>
-[...5 lines deleted...]
-      <c r="B298"/>
+      <c r="A297" t="s" s="9">
+        <v>483</v>
+      </c>
+      <c r="B297" t="s" s="10">
+        <v>209</v>
+      </c>
+      <c r="C297" s="10">
+        <v>150</v>
+      </c>
+      <c r="D297" t="s" s="10">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s" s="9">
+        <v>485</v>
+      </c>
+      <c r="B298" t="s" s="10">
+        <v>212</v>
+      </c>
+      <c r="C298" s="10">
+        <v>150</v>
+      </c>
+      <c r="D298" t="s" s="10">
+        <v>213</v>
+      </c>
     </row>
     <row r="299">
-      <c r="A299" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A299" t="s" s="9">
+        <v>486</v>
+      </c>
+      <c r="B299" t="s" s="10">
+        <v>215</v>
+      </c>
+      <c r="C299" s="10">
+        <v>100</v>
+      </c>
+      <c r="D299" t="s" s="10">
+        <v>487</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s" s="9">
-        <v>474</v>
+        <v>488</v>
       </c>
       <c r="B300" t="s" s="10">
-        <v>475</v>
+        <v>217</v>
       </c>
       <c r="C300" s="10">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="D300" t="s" s="10">
-        <v>476</v>
+        <v>489</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s" s="9">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="B301" t="s" s="10">
-        <v>478</v>
+        <v>219</v>
       </c>
       <c r="C301" s="10">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="D301" t="s" s="10">
-        <v>479</v>
+        <v>213</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s" s="9">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="B302" t="s" s="10">
-        <v>481</v>
+        <v>221</v>
       </c>
       <c r="C302" s="10">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D302" t="s" s="10">
-        <v>482</v>
+        <v>492</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s" s="9">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="B303" t="s" s="10">
-        <v>484</v>
+        <v>224</v>
       </c>
       <c r="C303" s="10">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D303" t="s" s="10">
-        <v>485</v>
+        <v>121</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s" s="9">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="B304" t="s" s="10">
-        <v>487</v>
+        <v>227</v>
       </c>
       <c r="C304" s="10">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="D304" t="s" s="10">
-        <v>488</v>
+        <v>213</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s" s="9">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="B305" t="s" s="10">
-        <v>490</v>
+        <v>229</v>
       </c>
       <c r="C305" s="10">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="D305" t="s" s="10">
-        <v>491</v>
+        <v>496</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s" s="9">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B306" t="s" s="10">
-        <v>493</v>
+        <v>232</v>
       </c>
       <c r="C306" s="10">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="D306" t="s" s="10">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s" s="9">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B307" t="s" s="10">
-        <v>496</v>
+        <v>235</v>
       </c>
       <c r="C307" s="10">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="D307" t="s" s="10">
-        <v>497</v>
+        <v>213</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s" s="9">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B308" t="s" s="10">
-        <v>499</v>
+        <v>237</v>
       </c>
       <c r="C308" s="10">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="D308" t="s" s="10">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s" s="9">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B309" t="s" s="10">
-        <v>502</v>
+        <v>240</v>
       </c>
       <c r="C309" s="10">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="D309" t="s" s="10">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s" s="9">
         <v>503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A310"/>
+      <c r="B310" t="s" s="10">
+        <v>243</v>
+      </c>
+      <c r="C310" s="10">
+        <v>40</v>
+      </c>
+      <c r="D310" t="s" s="10">
+        <v>213</v>
+      </c>
     </row>
     <row r="311">
-      <c r="A311"/>
-[...2 lines deleted...]
-      <c r="A312" t="s" s="5">
+      <c r="A311" t="s" s="9">
         <v>504</v>
       </c>
-      <c r="B312"/>
+      <c r="B311" t="s" s="10">
+        <v>245</v>
+      </c>
+      <c r="C311" s="10">
+        <v>26</v>
+      </c>
+      <c r="D311" t="s" s="10">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s" s="9">
+        <v>506</v>
+      </c>
+      <c r="B312" t="s" s="10">
+        <v>248</v>
+      </c>
+      <c r="C312" s="10">
+        <v>33</v>
+      </c>
+      <c r="D312" t="s" s="10">
+        <v>507</v>
+      </c>
     </row>
     <row r="313">
-      <c r="A313"/>
-[...5 lines deleted...]
-      <c r="B314"/>
+      <c r="A313" t="s" s="9">
+        <v>508</v>
+      </c>
+      <c r="B313" t="s" s="10">
+        <v>251</v>
+      </c>
+      <c r="C313" s="10">
+        <v>33</v>
+      </c>
+      <c r="D313" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s" s="9">
+        <v>509</v>
+      </c>
+      <c r="B314" t="s" s="10">
+        <v>253</v>
+      </c>
+      <c r="C314" s="10">
+        <v>22</v>
+      </c>
+      <c r="D314" t="s" s="10">
+        <v>510</v>
+      </c>
     </row>
     <row r="315">
-      <c r="A315" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A315" t="s" s="9">
+        <v>511</v>
+      </c>
+      <c r="B315" t="s" s="10">
+        <v>256</v>
+      </c>
+      <c r="C315" s="10">
+        <v>29</v>
+      </c>
+      <c r="D315" t="s" s="10">
+        <v>512</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s" s="9">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="B316" t="s" s="10">
-        <v>507</v>
+        <v>258</v>
       </c>
       <c r="C316" s="10">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="D316" t="s" s="10">
-        <v>508</v>
+        <v>213</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s" s="9">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B317" t="s" s="10">
-        <v>507</v>
+        <v>260</v>
       </c>
       <c r="C317" s="10">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="D317" t="s" s="10">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s" s="9">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="B318" t="s" s="10">
-        <v>512</v>
+        <v>263</v>
       </c>
       <c r="C318" s="10">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D318" t="s" s="10">
-        <v>221</v>
+        <v>517</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s" s="9">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="B319" t="s" s="10">
-        <v>512</v>
+        <v>266</v>
       </c>
       <c r="C319" s="10">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D319" t="s" s="10">
-        <v>514</v>
+        <v>213</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s" s="9">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B320" t="s" s="10">
-        <v>516</v>
+        <v>268</v>
       </c>
       <c r="C320" s="10">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D320" t="s" s="10">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s" s="9">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B321" t="s" s="10">
-        <v>516</v>
+        <v>271</v>
       </c>
       <c r="C321" s="10">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="D321" t="s" s="10">
-        <v>519</v>
+        <v>522</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s" s="9">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B322" t="s" s="10">
-        <v>521</v>
+        <v>274</v>
       </c>
       <c r="C322" s="10">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="D322" t="s" s="10">
-        <v>522</v>
+        <v>213</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s" s="9">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B323" t="s" s="10">
-        <v>521</v>
+        <v>276</v>
       </c>
       <c r="C323" s="10">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="D323" t="s" s="10">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s" s="9">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B324" t="s" s="10">
-        <v>526</v>
+        <v>279</v>
       </c>
       <c r="C324" s="10">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D324" t="s" s="10">
         <v>527</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s" s="9">
         <v>528</v>
       </c>
       <c r="B325" t="s" s="10">
-        <v>526</v>
+        <v>282</v>
       </c>
       <c r="C325" s="10">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D325" t="s" s="10">
-        <v>529</v>
+        <v>213</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s" s="9">
+        <v>529</v>
+      </c>
+      <c r="B326" t="s" s="10">
+        <v>284</v>
+      </c>
+      <c r="C326" s="10">
+        <v>12</v>
+      </c>
+      <c r="D326" t="s" s="10">
         <v>530</v>
       </c>
-      <c r="B326" t="s" s="10">
+    </row>
+    <row r="327">
+      <c r="A327"/>
+    </row>
+    <row r="328" customHeight="1" ht="21">
+      <c r="A328" t="s" s="6">
         <v>531</v>
       </c>
-      <c r="C326" s="10">
-[...32 lines deleted...]
-      </c>
+      <c r="B328"/>
     </row>
     <row r="329">
-      <c r="A329" t="s" s="9">
-[...9 lines deleted...]
-        <v>539</v>
+      <c r="A329" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B329" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C329" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D329" t="s" s="8">
+        <v>13</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s" s="9">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="B330" t="s" s="10">
-        <v>541</v>
+        <v>209</v>
       </c>
       <c r="C330" s="10">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="D330" t="s" s="10">
-        <v>542</v>
+        <v>533</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s" s="9">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="B331" t="s" s="10">
-        <v>541</v>
+        <v>212</v>
       </c>
       <c r="C331" s="10">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="D331" t="s" s="10">
-        <v>544</v>
+        <v>213</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s" s="9">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="B332" t="s" s="10">
-        <v>546</v>
+        <v>215</v>
       </c>
       <c r="C332" s="10">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D332" t="s" s="10">
-        <v>547</v>
+        <v>536</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s" s="9">
-        <v>548</v>
+        <v>537</v>
       </c>
       <c r="B333" t="s" s="10">
-        <v>546</v>
+        <v>217</v>
       </c>
       <c r="C333" s="10">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="D333" t="s" s="10">
-        <v>549</v>
+        <v>538</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s" s="9">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="B334" t="s" s="10">
-        <v>346</v>
+        <v>219</v>
       </c>
       <c r="C334" s="10">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="D334" t="s" s="10">
-        <v>551</v>
+        <v>213</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s" s="9">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="B335" t="s" s="10">
-        <v>346</v>
+        <v>221</v>
       </c>
       <c r="C335" s="10">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="D335" t="s" s="10">
-        <v>553</v>
+        <v>541</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s" s="9">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="B336" t="s" s="10">
-        <v>555</v>
+        <v>224</v>
       </c>
       <c r="C336" s="10">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D336" t="s" s="10">
-        <v>556</v>
+        <v>543</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s" s="9">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="B337" t="s" s="10">
-        <v>555</v>
+        <v>227</v>
       </c>
       <c r="C337" s="10">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="D337" t="s" s="10">
-        <v>558</v>
+        <v>213</v>
       </c>
     </row>
     <row r="338">
-      <c r="A338"/>
-[...5 lines deleted...]
-      <c r="B339"/>
+      <c r="A338" t="s" s="9">
+        <v>545</v>
+      </c>
+      <c r="B338" t="s" s="10">
+        <v>229</v>
+      </c>
+      <c r="C338" s="10">
+        <v>44</v>
+      </c>
+      <c r="D338" t="s" s="10">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s" s="9">
+        <v>547</v>
+      </c>
+      <c r="B339" t="s" s="10">
+        <v>232</v>
+      </c>
+      <c r="C339" s="10">
+        <v>50</v>
+      </c>
+      <c r="D339" t="s" s="10">
+        <v>548</v>
+      </c>
     </row>
     <row r="340">
-      <c r="A340" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A340" t="s" s="9">
+        <v>549</v>
+      </c>
+      <c r="B340" t="s" s="10">
+        <v>235</v>
+      </c>
+      <c r="C340" s="10">
+        <v>50</v>
+      </c>
+      <c r="D340" t="s" s="10">
+        <v>213</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s" s="9">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="B341" t="s" s="10">
-        <v>561</v>
+        <v>237</v>
       </c>
       <c r="C341" s="10">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="D341" t="s" s="10">
-        <v>562</v>
+        <v>551</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s" s="9">
-        <v>563</v>
+        <v>552</v>
       </c>
       <c r="B342" t="s" s="10">
-        <v>561</v>
+        <v>240</v>
       </c>
       <c r="C342" s="10">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="D342" t="s" s="10">
-        <v>564</v>
+        <v>553</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s" s="9">
-        <v>565</v>
+        <v>554</v>
       </c>
       <c r="B343" t="s" s="10">
-        <v>566</v>
+        <v>243</v>
       </c>
       <c r="C343" s="10">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D343" t="s" s="10">
-        <v>242</v>
+        <v>213</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s" s="9">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="B344" t="s" s="10">
-        <v>566</v>
+        <v>245</v>
       </c>
       <c r="C344" s="10">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="D344" t="s" s="10">
-        <v>564</v>
+        <v>556</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s" s="9">
-        <v>568</v>
+        <v>557</v>
       </c>
       <c r="B345" t="s" s="10">
-        <v>478</v>
+        <v>248</v>
       </c>
       <c r="C345" s="10">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D345" t="s" s="10">
-        <v>569</v>
+        <v>558</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s" s="9">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="B346" t="s" s="10">
-        <v>478</v>
+        <v>251</v>
       </c>
       <c r="C346" s="10">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D346" t="s" s="10">
-        <v>564</v>
+        <v>213</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s" s="9">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="B347" t="s" s="10">
-        <v>572</v>
+        <v>253</v>
       </c>
       <c r="C347" s="10">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="D347" t="s" s="10">
-        <v>207</v>
+        <v>561</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s" s="9">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="B348" t="s" s="10">
-        <v>572</v>
+        <v>256</v>
       </c>
       <c r="C348" s="10">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D348" t="s" s="10">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s" s="9">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="B349" t="s" s="10">
-        <v>531</v>
+        <v>258</v>
       </c>
       <c r="C349" s="10">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D349" t="s" s="10">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s" s="9">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="B350" t="s" s="10">
-        <v>531</v>
+        <v>260</v>
       </c>
       <c r="C350" s="10">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D350" t="s" s="10">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s" s="9">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="B351" t="s" s="10">
-        <v>577</v>
+        <v>263</v>
       </c>
       <c r="C351" s="10">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D351" t="s" s="10">
-        <v>578</v>
+        <v>568</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s" s="9">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="B352" t="s" s="10">
-        <v>577</v>
+        <v>266</v>
       </c>
       <c r="C352" s="10">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D352" t="s" s="10">
-        <v>564</v>
+        <v>213</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s" s="9">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="B353" t="s" s="10">
-        <v>541</v>
+        <v>268</v>
       </c>
       <c r="C353" s="10">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D353" t="s" s="10">
-        <v>581</v>
+        <v>571</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s" s="9">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="B354" t="s" s="10">
-        <v>541</v>
+        <v>271</v>
       </c>
       <c r="C354" s="10">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D354" t="s" s="10">
-        <v>564</v>
+        <v>515</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s" s="9">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="B355" t="s" s="10">
-        <v>584</v>
+        <v>274</v>
       </c>
       <c r="C355" s="10">
         <v>22</v>
       </c>
       <c r="D355" t="s" s="10">
-        <v>585</v>
+        <v>213</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s" s="9">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="B356" t="s" s="10">
-        <v>584</v>
+        <v>276</v>
       </c>
       <c r="C356" s="10">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D356" t="s" s="10">
-        <v>564</v>
+        <v>575</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s" s="9">
-        <v>587</v>
+        <v>576</v>
       </c>
       <c r="B357" t="s" s="10">
-        <v>588</v>
+        <v>279</v>
       </c>
       <c r="C357" s="10">
         <v>20</v>
       </c>
       <c r="D357" t="s" s="10">
-        <v>589</v>
+        <v>577</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s" s="9">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="B358" t="s" s="10">
-        <v>588</v>
+        <v>282</v>
       </c>
       <c r="C358" s="10">
         <v>20</v>
       </c>
       <c r="D358" t="s" s="10">
-        <v>564</v>
+        <v>213</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s" s="9">
-        <v>591</v>
+        <v>579</v>
       </c>
       <c r="B359" t="s" s="10">
-        <v>592</v>
+        <v>284</v>
       </c>
       <c r="C359" s="10">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D359" t="s" s="10">
-        <v>593</v>
+        <v>580</v>
       </c>
     </row>
     <row r="360">
-      <c r="A360" t="s" s="9">
-[...10 lines deleted...]
-      </c>
+      <c r="A360"/>
     </row>
     <row r="361">
-      <c r="A361" t="s" s="9">
-[...24 lines deleted...]
-      </c>
+      <c r="A361"/>
+    </row>
+    <row r="362" customHeight="1" ht="24">
+      <c r="A362" t="s" s="5">
+        <v>581</v>
+      </c>
+      <c r="B362"/>
     </row>
     <row r="363">
       <c r="A363"/>
     </row>
     <row r="364" customHeight="1" ht="21">
       <c r="A364" t="s" s="6">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="B364"/>
     </row>
     <row r="365">
       <c r="A365" t="s" s="7">
         <v>10</v>
       </c>
       <c r="B365" t="s" s="8">
         <v>11</v>
       </c>
       <c r="C365" t="s" s="8">
         <v>12</v>
       </c>
       <c r="D365" t="s" s="8">
         <v>13</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s" s="9">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="B366" t="s" s="10">
-        <v>601</v>
+        <v>584</v>
       </c>
       <c r="C366" s="10">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="D366" t="s" s="10">
-        <v>464</v>
+        <v>585</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s" s="9">
-        <v>602</v>
+        <v>586</v>
       </c>
       <c r="B367" t="s" s="10">
-        <v>601</v>
+        <v>224</v>
       </c>
       <c r="C367" s="10">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="D367" t="s" s="10">
-        <v>603</v>
+        <v>587</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s" s="9">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="B368" t="s" s="10">
-        <v>605</v>
+        <v>232</v>
       </c>
       <c r="C368" s="10">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="D368" t="s" s="10">
-        <v>606</v>
+        <v>310</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s" s="9">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="B369" t="s" s="10">
-        <v>605</v>
+        <v>240</v>
       </c>
       <c r="C369" s="10">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="D369" t="s" s="10">
-        <v>608</v>
+        <v>590</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s" s="9">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="B370" t="s" s="10">
-        <v>610</v>
+        <v>248</v>
       </c>
       <c r="C370" s="10">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D370" t="s" s="10">
-        <v>611</v>
+        <v>592</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s" s="9">
-        <v>612</v>
+        <v>593</v>
       </c>
       <c r="B371" t="s" s="10">
-        <v>610</v>
+        <v>256</v>
       </c>
       <c r="C371" s="10">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D371" t="s" s="10">
-        <v>613</v>
+        <v>594</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s" s="9">
-        <v>614</v>
+        <v>595</v>
       </c>
       <c r="B372" t="s" s="10">
-        <v>615</v>
+        <v>263</v>
       </c>
       <c r="C372" s="10">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="D372" t="s" s="10">
-        <v>616</v>
+        <v>596</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s" s="9">
-        <v>617</v>
+        <v>597</v>
       </c>
       <c r="B373" t="s" s="10">
-        <v>615</v>
+        <v>271</v>
       </c>
       <c r="C373" s="10">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D373" t="s" s="10">
-        <v>618</v>
+        <v>598</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s" s="9">
-        <v>619</v>
+        <v>599</v>
       </c>
       <c r="B374" t="s" s="10">
-        <v>620</v>
+        <v>279</v>
       </c>
       <c r="C374" s="10">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D374" t="s" s="10">
-        <v>621</v>
+        <v>600</v>
       </c>
     </row>
     <row r="375">
-      <c r="A375" t="s" s="9">
-[...19 lines deleted...]
-      <c r="C376" s="10">
+      <c r="A375"/>
+    </row>
+    <row r="376" customHeight="1" ht="21">
+      <c r="A376" t="s" s="6">
+        <v>601</v>
+      </c>
+      <c r="B376"/>
+    </row>
+    <row r="377">
+      <c r="A377" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B377" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C377" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D377" t="s" s="8">
         <v>13</v>
-      </c>
-[...15 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s" s="9">
-        <v>629</v>
+        <v>602</v>
       </c>
       <c r="B378" t="s" s="10">
-        <v>630</v>
+        <v>603</v>
       </c>
       <c r="C378" s="10">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="D378" t="s" s="10">
-        <v>631</v>
+        <v>604</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s" s="9">
-        <v>632</v>
+        <v>605</v>
       </c>
       <c r="B379" t="s" s="10">
-        <v>630</v>
+        <v>227</v>
       </c>
       <c r="C379" s="10">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="D379" t="s" s="10">
-        <v>633</v>
+        <v>173</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s" s="9">
-        <v>634</v>
+        <v>606</v>
       </c>
       <c r="B380" t="s" s="10">
-        <v>635</v>
+        <v>235</v>
       </c>
       <c r="C380" s="10">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D380" t="s" s="10">
-        <v>636</v>
+        <v>607</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s" s="9">
-        <v>637</v>
+        <v>608</v>
       </c>
       <c r="B381" t="s" s="10">
-        <v>635</v>
+        <v>243</v>
       </c>
       <c r="C381" s="10">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D381" t="s" s="10">
-        <v>638</v>
+        <v>357</v>
       </c>
     </row>
     <row r="382">
-      <c r="A382"/>
-[...5 lines deleted...]
-      <c r="B383"/>
+      <c r="A382" t="s" s="9">
+        <v>609</v>
+      </c>
+      <c r="B382" t="s" s="10">
+        <v>251</v>
+      </c>
+      <c r="C382" s="10">
+        <v>33</v>
+      </c>
+      <c r="D382" t="s" s="10">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s" s="9">
+        <v>611</v>
+      </c>
+      <c r="B383" t="s" s="10">
+        <v>258</v>
+      </c>
+      <c r="C383" s="10">
+        <v>29</v>
+      </c>
+      <c r="D383" t="s" s="10">
+        <v>612</v>
+      </c>
     </row>
     <row r="384">
-      <c r="A384" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A384" t="s" s="9">
+        <v>613</v>
+      </c>
+      <c r="B384" t="s" s="10">
+        <v>266</v>
+      </c>
+      <c r="C384" s="10">
+        <v>25</v>
+      </c>
+      <c r="D384" t="s" s="10">
+        <v>614</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s" s="9">
-        <v>640</v>
+        <v>615</v>
       </c>
       <c r="B385" t="s" s="10">
-        <v>641</v>
+        <v>274</v>
       </c>
       <c r="C385" s="10">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="D385" t="s" s="10">
-        <v>642</v>
+        <v>616</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s" s="9">
-        <v>643</v>
+        <v>617</v>
       </c>
       <c r="B386" t="s" s="10">
-        <v>644</v>
+        <v>282</v>
       </c>
       <c r="C386" s="10">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="D386" t="s" s="10">
-        <v>102</v>
+        <v>618</v>
       </c>
     </row>
     <row r="387">
-      <c r="A387" t="s" s="9">
-[...24 lines deleted...]
-      </c>
+      <c r="A387"/>
+    </row>
+    <row r="388" customHeight="1" ht="21">
+      <c r="A388" t="s" s="6">
+        <v>619</v>
+      </c>
+      <c r="B388"/>
     </row>
     <row r="389">
-      <c r="A389" t="s" s="9">
-[...9 lines deleted...]
-        <v>652</v>
+      <c r="A389" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B389" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C389" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D389" t="s" s="8">
+        <v>13</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s" s="9">
-        <v>653</v>
+        <v>620</v>
       </c>
       <c r="B390" t="s" s="10">
-        <v>654</v>
+        <v>221</v>
       </c>
       <c r="C390" s="10">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="D390" t="s" s="10">
-        <v>655</v>
+        <v>621</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s" s="9">
-        <v>656</v>
+        <v>622</v>
       </c>
       <c r="B391" t="s" s="10">
-        <v>657</v>
+        <v>229</v>
       </c>
       <c r="C391" s="10">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="D391" t="s" s="10">
-        <v>658</v>
+        <v>623</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s" s="9">
-        <v>659</v>
+        <v>624</v>
       </c>
       <c r="B392" t="s" s="10">
-        <v>660</v>
+        <v>237</v>
       </c>
       <c r="C392" s="10">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D392" t="s" s="10">
-        <v>661</v>
+        <v>205</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s" s="9">
-        <v>662</v>
+        <v>625</v>
       </c>
       <c r="B393" t="s" s="10">
-        <v>663</v>
+        <v>245</v>
       </c>
       <c r="C393" s="10">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D393" t="s" s="10">
-        <v>491</v>
+        <v>626</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s" s="9">
-        <v>664</v>
+        <v>627</v>
       </c>
       <c r="B394" t="s" s="10">
-        <v>665</v>
+        <v>253</v>
       </c>
       <c r="C394" s="10">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D394" t="s" s="10">
-        <v>666</v>
+        <v>628</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s" s="9">
-        <v>667</v>
+        <v>629</v>
       </c>
       <c r="B395" t="s" s="10">
-        <v>668</v>
+        <v>260</v>
       </c>
       <c r="C395" s="10">
         <v>19</v>
       </c>
       <c r="D395" t="s" s="10">
-        <v>669</v>
+        <v>630</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s" s="9">
-        <v>670</v>
+        <v>631</v>
       </c>
       <c r="B396" t="s" s="10">
-        <v>671</v>
+        <v>268</v>
       </c>
       <c r="C396" s="10">
         <v>16</v>
       </c>
       <c r="D396" t="s" s="10">
-        <v>672</v>
+        <v>632</v>
       </c>
     </row>
     <row r="397">
-      <c r="A397"/>
-[...5 lines deleted...]
-      <c r="B398"/>
+      <c r="A397" t="s" s="9">
+        <v>633</v>
+      </c>
+      <c r="B397" t="s" s="10">
+        <v>276</v>
+      </c>
+      <c r="C397" s="10">
+        <v>14</v>
+      </c>
+      <c r="D397" t="s" s="10">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="s" s="9">
+        <v>635</v>
+      </c>
+      <c r="B398" t="s" s="10">
+        <v>284</v>
+      </c>
+      <c r="C398" s="10">
+        <v>13</v>
+      </c>
+      <c r="D398" t="s" s="10">
+        <v>636</v>
+      </c>
     </row>
     <row r="399">
-      <c r="A399" t="s" s="7">
+      <c r="A399"/>
+    </row>
+    <row r="400">
+      <c r="A400"/>
+    </row>
+    <row r="401" customHeight="1" ht="24">
+      <c r="A401" t="s" s="5">
+        <v>637</v>
+      </c>
+      <c r="B401"/>
+    </row>
+    <row r="402">
+      <c r="A402"/>
+    </row>
+    <row r="403" customHeight="1" ht="21">
+      <c r="A403" t="s" s="6">
+        <v>638</v>
+      </c>
+      <c r="B403"/>
+    </row>
+    <row r="404">
+      <c r="A404" t="s" s="7">
         <v>10</v>
       </c>
-      <c r="B399" t="s" s="8">
+      <c r="B404" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="C399" t="s" s="8">
+      <c r="C404" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="D399" t="s" s="8">
+      <c r="D404" t="s" s="8">
         <v>13</v>
-      </c>
-[...68 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s" s="9">
-        <v>687</v>
+        <v>639</v>
       </c>
       <c r="B405" t="s" s="10">
-        <v>688</v>
+        <v>584</v>
       </c>
       <c r="C405" s="10">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="D405" t="s" s="10">
-        <v>689</v>
+        <v>640</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s" s="9">
-        <v>690</v>
+        <v>641</v>
       </c>
       <c r="B406" t="s" s="10">
-        <v>691</v>
+        <v>224</v>
       </c>
       <c r="C406" s="10">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="D406" t="s" s="10">
-        <v>692</v>
+        <v>642</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s" s="9">
-        <v>693</v>
+        <v>643</v>
       </c>
       <c r="B407" t="s" s="10">
-        <v>694</v>
+        <v>232</v>
       </c>
       <c r="C407" s="10">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="D407" t="s" s="10">
-        <v>695</v>
+        <v>246</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s" s="9">
-        <v>696</v>
+        <v>644</v>
       </c>
       <c r="B408" t="s" s="10">
-        <v>697</v>
+        <v>240</v>
       </c>
       <c r="C408" s="10">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="D408" t="s" s="10">
-        <v>698</v>
+        <v>152</v>
       </c>
     </row>
     <row r="409">
-      <c r="A409"/>
-[...5 lines deleted...]
-      <c r="B410"/>
+      <c r="A409" t="s" s="9">
+        <v>645</v>
+      </c>
+      <c r="B409" t="s" s="10">
+        <v>248</v>
+      </c>
+      <c r="C409" s="10">
+        <v>33</v>
+      </c>
+      <c r="D409" t="s" s="10">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="s" s="9">
+        <v>646</v>
+      </c>
+      <c r="B410" t="s" s="10">
+        <v>256</v>
+      </c>
+      <c r="C410" s="10">
+        <v>29</v>
+      </c>
+      <c r="D410" t="s" s="10">
+        <v>647</v>
+      </c>
     </row>
     <row r="411">
-      <c r="A411" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A411" t="s" s="9">
+        <v>648</v>
+      </c>
+      <c r="B411" t="s" s="10">
+        <v>263</v>
+      </c>
+      <c r="C411" s="10">
+        <v>25</v>
+      </c>
+      <c r="D411" t="s" s="10">
+        <v>596</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s" s="9">
-        <v>700</v>
+        <v>649</v>
       </c>
       <c r="B412" t="s" s="10">
-        <v>197</v>
+        <v>271</v>
       </c>
       <c r="C412" s="10">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D412" t="s" s="10">
-        <v>701</v>
+        <v>598</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s" s="9">
-        <v>702</v>
+        <v>650</v>
       </c>
       <c r="B413" t="s" s="10">
-        <v>703</v>
+        <v>279</v>
       </c>
       <c r="C413" s="10">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D413" t="s" s="10">
-        <v>704</v>
+        <v>600</v>
       </c>
     </row>
     <row r="414">
-      <c r="A414" t="s" s="9">
-[...24 lines deleted...]
-      </c>
+      <c r="A414"/>
+    </row>
+    <row r="415" customHeight="1" ht="21">
+      <c r="A415" t="s" s="6">
+        <v>651</v>
+      </c>
+      <c r="B415"/>
     </row>
     <row r="416">
-      <c r="A416" t="s" s="9">
-[...9 lines deleted...]
-        <v>711</v>
+      <c r="A416" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B416" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C416" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D416" t="s" s="8">
+        <v>13</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s" s="9">
-        <v>712</v>
+        <v>652</v>
       </c>
       <c r="B417" t="s" s="10">
-        <v>713</v>
+        <v>603</v>
       </c>
       <c r="C417" s="10">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="D417" t="s" s="10">
-        <v>714</v>
+        <v>604</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s" s="9">
-        <v>715</v>
+        <v>653</v>
       </c>
       <c r="B418" t="s" s="10">
-        <v>716</v>
+        <v>227</v>
       </c>
       <c r="C418" s="10">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="D418" t="s" s="10">
-        <v>717</v>
+        <v>173</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s" s="9">
-        <v>718</v>
+        <v>654</v>
       </c>
       <c r="B419" t="s" s="10">
-        <v>719</v>
+        <v>235</v>
       </c>
       <c r="C419" s="10">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D419" t="s" s="10">
-        <v>720</v>
+        <v>607</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s" s="9">
-        <v>721</v>
+        <v>655</v>
       </c>
       <c r="B420" t="s" s="10">
-        <v>722</v>
+        <v>243</v>
       </c>
       <c r="C420" s="10">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D420" t="s" s="10">
-        <v>723</v>
+        <v>357</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s" s="9">
-        <v>724</v>
+        <v>656</v>
       </c>
       <c r="B421" t="s" s="10">
-        <v>725</v>
+        <v>251</v>
       </c>
       <c r="C421" s="10">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D421" t="s" s="10">
-        <v>726</v>
+        <v>610</v>
       </c>
     </row>
     <row r="422">
-      <c r="A422"/>
+      <c r="A422" t="s" s="9">
+        <v>657</v>
+      </c>
+      <c r="B422" t="s" s="10">
+        <v>258</v>
+      </c>
+      <c r="C422" s="10">
+        <v>29</v>
+      </c>
+      <c r="D422" t="s" s="10">
+        <v>612</v>
+      </c>
     </row>
     <row r="423">
-      <c r="A423"/>
-[...5 lines deleted...]
-      <c r="B424"/>
+      <c r="A423" t="s" s="9">
+        <v>658</v>
+      </c>
+      <c r="B423" t="s" s="10">
+        <v>266</v>
+      </c>
+      <c r="C423" s="10">
+        <v>25</v>
+      </c>
+      <c r="D423" t="s" s="10">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="s" s="9">
+        <v>659</v>
+      </c>
+      <c r="B424" t="s" s="10">
+        <v>274</v>
+      </c>
+      <c r="C424" s="10">
+        <v>22</v>
+      </c>
+      <c r="D424" t="s" s="10">
+        <v>616</v>
+      </c>
     </row>
     <row r="425">
-      <c r="A425"/>
+      <c r="A425" t="s" s="9">
+        <v>660</v>
+      </c>
+      <c r="B425" t="s" s="10">
+        <v>282</v>
+      </c>
+      <c r="C425" s="10">
+        <v>20</v>
+      </c>
+      <c r="D425" t="s" s="10">
+        <v>618</v>
+      </c>
     </row>
     <row r="426">
-      <c r="A426" t="s" s="4">
-[...5 lines deleted...]
-      <c r="A427" t="s" s="7">
+      <c r="A426"/>
+    </row>
+    <row r="427" customHeight="1" ht="21">
+      <c r="A427" t="s" s="6">
+        <v>661</v>
+      </c>
+      <c r="B427"/>
+    </row>
+    <row r="428">
+      <c r="A428" t="s" s="7">
         <v>10</v>
       </c>
-      <c r="B427" t="s" s="8">
+      <c r="B428" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="C427" t="s" s="8">
+      <c r="C428" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="D427" t="s" s="8">
+      <c r="D428" t="s" s="8">
         <v>13</v>
-      </c>
-[...12 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s" s="9">
-        <v>731</v>
+        <v>662</v>
       </c>
       <c r="B429" t="s" s="10">
-        <v>732</v>
+        <v>221</v>
       </c>
       <c r="C429" s="10">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="D429" t="s" s="10">
-        <v>733</v>
+        <v>621</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s" s="9">
-        <v>734</v>
+        <v>663</v>
       </c>
       <c r="B430" t="s" s="10">
-        <v>735</v>
+        <v>229</v>
       </c>
       <c r="C430" s="10">
-        <v>160</v>
+        <v>44</v>
       </c>
       <c r="D430" t="s" s="10">
-        <v>736</v>
+        <v>623</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s" s="9">
-        <v>737</v>
+        <v>664</v>
       </c>
       <c r="B431" t="s" s="10">
-        <v>738</v>
+        <v>237</v>
       </c>
       <c r="C431" s="10">
-        <v>160</v>
+        <v>33</v>
       </c>
       <c r="D431" t="s" s="10">
-        <v>739</v>
+        <v>205</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s" s="9">
-        <v>740</v>
+        <v>665</v>
       </c>
       <c r="B432" t="s" s="10">
-        <v>738</v>
+        <v>245</v>
       </c>
       <c r="C432" s="10">
-        <v>150</v>
+        <v>26</v>
       </c>
       <c r="D432" t="s" s="10">
-        <v>741</v>
+        <v>626</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s" s="9">
-        <v>742</v>
+        <v>666</v>
       </c>
       <c r="B433" t="s" s="10">
-        <v>743</v>
+        <v>253</v>
       </c>
       <c r="C433" s="10">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="D433" t="s" s="10">
-        <v>744</v>
+        <v>628</v>
       </c>
     </row>
     <row r="434">
-      <c r="A434"/>
+      <c r="A434" t="s" s="9">
+        <v>667</v>
+      </c>
+      <c r="B434" t="s" s="10">
+        <v>260</v>
+      </c>
+      <c r="C434" s="10">
+        <v>16</v>
+      </c>
+      <c r="D434" t="s" s="10">
+        <v>630</v>
+      </c>
     </row>
     <row r="435">
-      <c r="A435"/>
-[...5 lines deleted...]
-      <c r="B436"/>
+      <c r="A435" t="s" s="9">
+        <v>668</v>
+      </c>
+      <c r="B435" t="s" s="10">
+        <v>268</v>
+      </c>
+      <c r="C435" s="10">
+        <v>19</v>
+      </c>
+      <c r="D435" t="s" s="10">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="s" s="9">
+        <v>669</v>
+      </c>
+      <c r="B436" t="s" s="10">
+        <v>276</v>
+      </c>
+      <c r="C436" s="10">
+        <v>14</v>
+      </c>
+      <c r="D436" t="s" s="10">
+        <v>634</v>
+      </c>
     </row>
     <row r="437">
-      <c r="A437"/>
-[...5 lines deleted...]
-      <c r="B438"/>
+      <c r="A437" t="s" s="9">
+        <v>670</v>
+      </c>
+      <c r="B437" t="s" s="10">
+        <v>284</v>
+      </c>
+      <c r="C437" s="10">
+        <v>13</v>
+      </c>
+      <c r="D437" t="s" s="10">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438"/>
     </row>
     <row r="439">
-      <c r="A439" t="s" s="7">
+      <c r="A439"/>
+    </row>
+    <row r="440" customHeight="1" ht="24">
+      <c r="A440" t="s" s="5">
+        <v>671</v>
+      </c>
+      <c r="B440"/>
+    </row>
+    <row r="441">
+      <c r="A441"/>
+    </row>
+    <row r="442">
+      <c r="A442" t="s" s="4">
+        <v>671</v>
+      </c>
+      <c r="B442"/>
+    </row>
+    <row r="443">
+      <c r="A443" t="s" s="7">
         <v>10</v>
       </c>
-      <c r="B439" t="s" s="8">
+      <c r="B443" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="C439" t="s" s="8">
+      <c r="C443" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="D439" t="s" s="8">
+      <c r="D443" t="s" s="8">
         <v>13</v>
-      </c>
-[...54 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s" s="9">
-        <v>754</v>
+        <v>672</v>
       </c>
       <c r="B444" t="s" s="10">
-        <v>755</v>
+        <v>673</v>
       </c>
       <c r="C444" s="10">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="D444" t="s" s="10">
-        <v>97</v>
+        <v>674</v>
       </c>
     </row>
     <row r="445">
-      <c r="A445"/>
-[...5 lines deleted...]
-      <c r="B446"/>
+      <c r="A445" t="s" s="9">
+        <v>675</v>
+      </c>
+      <c r="B445" t="s" s="10">
+        <v>676</v>
+      </c>
+      <c r="C445" s="10">
+        <v>65</v>
+      </c>
+      <c r="D445" t="s" s="10">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="s" s="9">
+        <v>678</v>
+      </c>
+      <c r="B446" t="s" s="10">
+        <v>679</v>
+      </c>
+      <c r="C446" s="10">
+        <v>50</v>
+      </c>
+      <c r="D446" t="s" s="10">
+        <v>680</v>
+      </c>
     </row>
     <row r="447">
-      <c r="A447" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A447" t="s" s="9">
+        <v>681</v>
+      </c>
+      <c r="B447" t="s" s="10">
+        <v>682</v>
+      </c>
+      <c r="C447" s="10">
+        <v>44</v>
+      </c>
+      <c r="D447" t="s" s="10">
+        <v>79</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s" s="9">
-        <v>757</v>
+        <v>683</v>
       </c>
       <c r="B448" t="s" s="10">
-        <v>572</v>
+        <v>684</v>
       </c>
       <c r="C448" s="10">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="D448" t="s" s="10">
-        <v>758</v>
+        <v>685</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s" s="9">
-        <v>759</v>
+        <v>686</v>
       </c>
       <c r="B449" t="s" s="10">
-        <v>577</v>
+        <v>687</v>
       </c>
       <c r="C449" s="10">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="D449" t="s" s="10">
-        <v>65</v>
+        <v>688</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s" s="9">
-        <v>760</v>
+        <v>689</v>
       </c>
       <c r="B450" t="s" s="10">
-        <v>761</v>
+        <v>690</v>
       </c>
       <c r="C450" s="10">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="D450" t="s" s="10">
-        <v>762</v>
+        <v>691</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s" s="9">
-        <v>763</v>
+        <v>692</v>
       </c>
       <c r="B451" t="s" s="10">
-        <v>584</v>
+        <v>693</v>
       </c>
       <c r="C451" s="10">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D451" t="s" s="10">
-        <v>164</v>
+        <v>694</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s" s="9">
-        <v>764</v>
+        <v>695</v>
       </c>
       <c r="B452" t="s" s="10">
-        <v>765</v>
+        <v>696</v>
       </c>
       <c r="C452" s="10">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D452" t="s" s="10">
-        <v>766</v>
+        <v>697</v>
       </c>
     </row>
     <row r="453">
-      <c r="A453"/>
+      <c r="A453" t="s" s="9">
+        <v>698</v>
+      </c>
+      <c r="B453" t="s" s="10">
+        <v>251</v>
+      </c>
+      <c r="C453" s="10">
+        <v>19</v>
+      </c>
+      <c r="D453" t="s" s="10">
+        <v>699</v>
+      </c>
     </row>
     <row r="454">
-      <c r="A454"/>
-[...5 lines deleted...]
-      <c r="B455"/>
+      <c r="A454" t="s" s="9">
+        <v>700</v>
+      </c>
+      <c r="B454" t="s" s="10">
+        <v>701</v>
+      </c>
+      <c r="C454" s="10">
+        <v>16</v>
+      </c>
+      <c r="D454" t="s" s="10">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455"/>
     </row>
     <row r="456">
       <c r="A456"/>
     </row>
-    <row r="457" customHeight="1" ht="21">
-[...1 lines deleted...]
-        <v>768</v>
+    <row r="457" customHeight="1" ht="24">
+      <c r="A457" t="s" s="5">
+        <v>703</v>
       </c>
       <c r="B457"/>
     </row>
     <row r="458">
-      <c r="A458" t="s" s="7">
+      <c r="A458"/>
+    </row>
+    <row r="459">
+      <c r="A459" t="s" s="4">
+        <v>703</v>
+      </c>
+      <c r="B459"/>
+    </row>
+    <row r="460">
+      <c r="A460" t="s" s="7">
         <v>10</v>
       </c>
-      <c r="B458" t="s" s="8">
+      <c r="B460" t="s" s="8">
         <v>11</v>
       </c>
-      <c r="C458" t="s" s="8">
+      <c r="C460" t="s" s="8">
         <v>12</v>
       </c>
-      <c r="D458" t="s" s="8">
+      <c r="D460" t="s" s="8">
         <v>13</v>
-      </c>
-[...26 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s" s="9">
-        <v>774</v>
+        <v>704</v>
       </c>
       <c r="B461" t="s" s="10">
-        <v>775</v>
+        <v>705</v>
       </c>
       <c r="C461" s="10">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="D461" t="s" s="10">
-        <v>771</v>
+        <v>706</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s" s="9">
-        <v>776</v>
+        <v>707</v>
       </c>
       <c r="B462" t="s" s="10">
-        <v>777</v>
+        <v>708</v>
       </c>
       <c r="C462" s="10">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="D462" t="s" s="10">
-        <v>771</v>
+        <v>709</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s" s="9">
-        <v>778</v>
+        <v>710</v>
       </c>
       <c r="B463" t="s" s="10">
-        <v>779</v>
+        <v>711</v>
       </c>
       <c r="C463" s="10">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D463" t="s" s="10">
-        <v>771</v>
+        <v>712</v>
       </c>
     </row>
     <row r="464">
-      <c r="A464"/>
-[...5 lines deleted...]
-      <c r="B465"/>
+      <c r="A464" t="s" s="9">
+        <v>713</v>
+      </c>
+      <c r="B464" t="s" s="10">
+        <v>714</v>
+      </c>
+      <c r="C464" s="10">
+        <v>40</v>
+      </c>
+      <c r="D464" t="s" s="10">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="s" s="9">
+        <v>716</v>
+      </c>
+      <c r="B465" t="s" s="10">
+        <v>717</v>
+      </c>
+      <c r="C465" s="10">
+        <v>40</v>
+      </c>
+      <c r="D465" t="s" s="10">
+        <v>718</v>
+      </c>
     </row>
     <row r="466">
-      <c r="A466" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A466" t="s" s="9">
+        <v>719</v>
+      </c>
+      <c r="B466" t="s" s="10">
+        <v>720</v>
+      </c>
+      <c r="C466" s="10">
+        <v>34</v>
+      </c>
+      <c r="D466" t="s" s="10">
+        <v>721</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s" s="9">
-        <v>781</v>
+        <v>722</v>
       </c>
       <c r="B467" t="s" s="10">
-        <v>428</v>
+        <v>723</v>
       </c>
       <c r="C467" s="10">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="D467" t="s" s="10">
-        <v>771</v>
+        <v>724</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s" s="9">
-        <v>782</v>
+        <v>725</v>
       </c>
       <c r="B468" t="s" s="10">
-        <v>671</v>
+        <v>726</v>
       </c>
       <c r="C468" s="10">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D468" t="s" s="10">
-        <v>771</v>
+        <v>727</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s" s="9">
-        <v>783</v>
+        <v>728</v>
       </c>
       <c r="B469" t="s" s="10">
-        <v>437</v>
+        <v>729</v>
       </c>
       <c r="C469" s="10">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D469" t="s" s="10">
-        <v>771</v>
+        <v>730</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s" s="9">
-        <v>784</v>
+        <v>731</v>
       </c>
       <c r="B470" t="s" s="10">
-        <v>785</v>
+        <v>732</v>
       </c>
       <c r="C470" s="10">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D470" t="s" s="10">
-        <v>771</v>
+        <v>733</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s" s="9">
-        <v>786</v>
+        <v>734</v>
       </c>
       <c r="B471" t="s" s="10">
-        <v>787</v>
+        <v>735</v>
       </c>
       <c r="C471" s="10">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D471" t="s" s="10">
-        <v>771</v>
+        <v>736</v>
       </c>
     </row>
     <row r="472">
-      <c r="A472"/>
-[...5 lines deleted...]
-      <c r="B473"/>
+      <c r="A472" t="s" s="9">
+        <v>737</v>
+      </c>
+      <c r="B472" t="s" s="10">
+        <v>738</v>
+      </c>
+      <c r="C472" s="10">
+        <v>20</v>
+      </c>
+      <c r="D472" t="s" s="10">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="s" s="9">
+        <v>740</v>
+      </c>
+      <c r="B473" t="s" s="10">
+        <v>741</v>
+      </c>
+      <c r="C473" s="10">
+        <v>20</v>
+      </c>
+      <c r="D473" t="s" s="10">
+        <v>742</v>
+      </c>
     </row>
     <row r="474">
-      <c r="A474" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A474" t="s" s="9">
+        <v>743</v>
+      </c>
+      <c r="B474" t="s" s="10">
+        <v>744</v>
+      </c>
+      <c r="C474" s="10">
+        <v>16</v>
+      </c>
+      <c r="D474" t="s" s="10">
+        <v>745</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s" s="9">
-        <v>789</v>
+        <v>746</v>
       </c>
       <c r="B475" t="s" s="10">
-        <v>660</v>
+        <v>260</v>
       </c>
       <c r="C475" s="10">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="D475" t="s" s="10">
-        <v>771</v>
+        <v>747</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s" s="9">
-        <v>790</v>
+        <v>748</v>
       </c>
       <c r="B476" t="s" s="10">
-        <v>791</v>
+        <v>749</v>
       </c>
       <c r="C476" s="10">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="D476" t="s" s="10">
-        <v>771</v>
+        <v>750</v>
       </c>
     </row>
     <row r="477">
-      <c r="A477" t="s" s="9">
-[...10 lines deleted...]
-      </c>
+      <c r="A477"/>
     </row>
     <row r="478">
-      <c r="A478" t="s" s="9">
-[...24 lines deleted...]
-      </c>
+      <c r="A478"/>
+    </row>
+    <row r="479" customHeight="1" ht="24">
+      <c r="A479" t="s" s="5">
+        <v>751</v>
+      </c>
+      <c r="B479"/>
     </row>
     <row r="480">
       <c r="A480"/>
     </row>
     <row r="481">
-      <c r="A481"/>
-[...5 lines deleted...]
-      <c r="B482"/>
+      <c r="A481" t="s" s="4">
+        <v>751</v>
+      </c>
+      <c r="B481"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B482" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C482" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D482" t="s" s="8">
+        <v>13</v>
+      </c>
     </row>
     <row r="483">
-      <c r="A483"/>
+      <c r="A483" t="s" s="9">
+        <v>752</v>
+      </c>
+      <c r="B483" t="s" s="10">
+        <v>753</v>
+      </c>
+      <c r="C483" s="10">
+        <v>65</v>
+      </c>
+      <c r="D483" t="s" s="10">
+        <v>149</v>
+      </c>
     </row>
     <row r="484">
-      <c r="A484" t="s" s="4">
-[...2 lines deleted...]
-      <c r="B484"/>
+      <c r="A484" t="s" s="9">
+        <v>754</v>
+      </c>
+      <c r="B484" t="s" s="10">
+        <v>755</v>
+      </c>
+      <c r="C484" s="10">
+        <v>60</v>
+      </c>
+      <c r="D484" t="s" s="10">
+        <v>104</v>
+      </c>
     </row>
     <row r="485">
-      <c r="A485" t="s" s="7">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A485" t="s" s="9">
+        <v>756</v>
+      </c>
+      <c r="B485" t="s" s="10">
+        <v>757</v>
+      </c>
+      <c r="C485" s="10">
+        <v>40</v>
+      </c>
+      <c r="D485" t="s" s="10">
+        <v>758</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s" s="9">
-        <v>799</v>
+        <v>759</v>
       </c>
       <c r="B486" t="s" s="10">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>760</v>
+      </c>
+      <c r="C486" s="10">
+        <v>33</v>
       </c>
       <c r="D486" t="s" s="10">
-        <v>801</v>
+        <v>761</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s" s="9">
-        <v>802</v>
+        <v>762</v>
       </c>
       <c r="B487" t="s" s="10">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>763</v>
+      </c>
+      <c r="C487" s="10">
+        <v>26</v>
       </c>
       <c r="D487" t="s" s="10">
-        <v>804</v>
+        <v>764</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s" s="9">
-        <v>805</v>
+        <v>765</v>
       </c>
       <c r="B488" t="s" s="10">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>766</v>
+      </c>
+      <c r="C488" s="10">
+        <v>22</v>
       </c>
       <c r="D488" t="s" s="10">
-        <v>807</v>
+        <v>767</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s" s="9">
-        <v>808</v>
+        <v>768</v>
       </c>
       <c r="B489" t="s" s="10">
-        <v>809</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>769</v>
+      </c>
+      <c r="C489" s="10">
+        <v>19</v>
       </c>
       <c r="D489" t="s" s="10">
-        <v>810</v>
+        <v>770</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s" s="9">
-        <v>811</v>
+        <v>771</v>
       </c>
       <c r="B490" t="s" s="10">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>772</v>
+      </c>
+      <c r="C490" s="10">
+        <v>16</v>
       </c>
       <c r="D490" t="s" s="10">
-        <v>813</v>
+        <v>773</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s" s="9">
+        <v>774</v>
+      </c>
+      <c r="B491" t="s" s="10">
+        <v>775</v>
+      </c>
+      <c r="C491" s="10">
+        <v>14</v>
+      </c>
+      <c r="D491" t="s" s="10">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="s" s="9">
+        <v>777</v>
+      </c>
+      <c r="B492" t="s" s="10">
+        <v>778</v>
+      </c>
+      <c r="C492" s="10">
+        <v>13</v>
+      </c>
+      <c r="D492" t="s" s="10">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493"/>
+    </row>
+    <row r="494">
+      <c r="A494"/>
+    </row>
+    <row r="495" customHeight="1" ht="24">
+      <c r="A495" t="s" s="5">
+        <v>780</v>
+      </c>
+      <c r="B495"/>
+    </row>
+    <row r="496">
+      <c r="A496"/>
+    </row>
+    <row r="497" customHeight="1" ht="21">
+      <c r="A497" t="s" s="6">
+        <v>781</v>
+      </c>
+      <c r="B497"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B498" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C498" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D498" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="s" s="9">
+        <v>782</v>
+      </c>
+      <c r="B499" t="s" s="10">
+        <v>783</v>
+      </c>
+      <c r="C499" s="10">
+        <v>100</v>
+      </c>
+      <c r="D499" t="s" s="10">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="s" s="9">
+        <v>785</v>
+      </c>
+      <c r="B500" t="s" s="10">
+        <v>786</v>
+      </c>
+      <c r="C500" s="10">
+        <v>65</v>
+      </c>
+      <c r="D500" t="s" s="10">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="s" s="9">
+        <v>788</v>
+      </c>
+      <c r="B501" t="s" s="10">
+        <v>755</v>
+      </c>
+      <c r="C501" s="10">
+        <v>50</v>
+      </c>
+      <c r="D501" t="s" s="10">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="s" s="9">
+        <v>790</v>
+      </c>
+      <c r="B502" t="s" s="10">
+        <v>791</v>
+      </c>
+      <c r="C502" s="10">
+        <v>44</v>
+      </c>
+      <c r="D502" t="s" s="10">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="s" s="9">
+        <v>793</v>
+      </c>
+      <c r="B503" t="s" s="10">
+        <v>687</v>
+      </c>
+      <c r="C503" s="10">
+        <v>40</v>
+      </c>
+      <c r="D503" t="s" s="10">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="s" s="9">
+        <v>794</v>
+      </c>
+      <c r="B504" t="s" s="10">
+        <v>795</v>
+      </c>
+      <c r="C504" s="10">
+        <v>25</v>
+      </c>
+      <c r="D504" t="s" s="10">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="s" s="9">
+        <v>797</v>
+      </c>
+      <c r="B505" t="s" s="10">
+        <v>798</v>
+      </c>
+      <c r="C505" s="10">
+        <v>33</v>
+      </c>
+      <c r="D505" t="s" s="10">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="s" s="9">
+        <v>800</v>
+      </c>
+      <c r="B506" t="s" s="10">
+        <v>801</v>
+      </c>
+      <c r="C506" s="10">
+        <v>21</v>
+      </c>
+      <c r="D506" t="s" s="10">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="s" s="9">
+        <v>803</v>
+      </c>
+      <c r="B507" t="s" s="10">
+        <v>693</v>
+      </c>
+      <c r="C507" s="10">
+        <v>26</v>
+      </c>
+      <c r="D507" t="s" s="10">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="s" s="9">
+        <v>805</v>
+      </c>
+      <c r="B508" t="s" s="10">
+        <v>806</v>
+      </c>
+      <c r="C508" s="10">
+        <v>17</v>
+      </c>
+      <c r="D508" t="s" s="10">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="s" s="9">
+        <v>808</v>
+      </c>
+      <c r="B509" t="s" s="10">
+        <v>809</v>
+      </c>
+      <c r="C509" s="10">
+        <v>22</v>
+      </c>
+      <c r="D509" t="s" s="10">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="s" s="9">
+        <v>811</v>
+      </c>
+      <c r="B510" t="s" s="10">
+        <v>812</v>
+      </c>
+      <c r="C510" s="10">
+        <v>14</v>
+      </c>
+      <c r="D510" t="s" s="10">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="s" s="9">
         <v>814</v>
       </c>
-      <c r="B491" t="s" s="10">
+      <c r="B511" t="s" s="10">
         <v>815</v>
       </c>
-      <c r="C491" t="s" s="10">
+      <c r="C511" s="10">
+        <v>14</v>
+      </c>
+      <c r="D511" t="s" s="10">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="s" s="9">
+        <v>817</v>
+      </c>
+      <c r="B512" t="s" s="10">
+        <v>818</v>
+      </c>
+      <c r="C512" s="10">
+        <v>20</v>
+      </c>
+      <c r="D512" t="s" s="10">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="s" s="9">
+        <v>820</v>
+      </c>
+      <c r="B513" t="s" s="10">
+        <v>821</v>
+      </c>
+      <c r="C513" s="10">
+        <v>13</v>
+      </c>
+      <c r="D513" t="s" s="10">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="s" s="9">
+        <v>823</v>
+      </c>
+      <c r="B514" t="s" s="10">
+        <v>824</v>
+      </c>
+      <c r="C514" s="10">
+        <v>19</v>
+      </c>
+      <c r="D514" t="s" s="10">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="s" s="9">
+        <v>826</v>
+      </c>
+      <c r="B515" t="s" s="10">
+        <v>827</v>
+      </c>
+      <c r="C515" s="10">
+        <v>13</v>
+      </c>
+      <c r="D515" t="s" s="10">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="s" s="9">
+        <v>829</v>
+      </c>
+      <c r="B516" t="s" s="10">
+        <v>830</v>
+      </c>
+      <c r="C516" s="10">
+        <v>16</v>
+      </c>
+      <c r="D516" t="s" s="10">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="s" s="9">
+        <v>832</v>
+      </c>
+      <c r="B517" t="s" s="10">
+        <v>833</v>
+      </c>
+      <c r="C517" s="10">
+        <v>10</v>
+      </c>
+      <c r="D517" t="s" s="10">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518"/>
+    </row>
+    <row r="519" customHeight="1" ht="21">
+      <c r="A519" t="s" s="6">
+        <v>835</v>
+      </c>
+      <c r="B519"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B520" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C520" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D520" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="s" s="9">
+        <v>836</v>
+      </c>
+      <c r="B521" t="s" s="10">
+        <v>673</v>
+      </c>
+      <c r="C521" s="10">
+        <v>100</v>
+      </c>
+      <c r="D521" t="s" s="10">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="s" s="9">
+        <v>838</v>
+      </c>
+      <c r="B522" t="s" s="10">
+        <v>783</v>
+      </c>
+      <c r="C522" s="10">
+        <v>100</v>
+      </c>
+      <c r="D522" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="s" s="9">
+        <v>840</v>
+      </c>
+      <c r="B523" t="s" s="10">
+        <v>676</v>
+      </c>
+      <c r="C523" s="10">
+        <v>65</v>
+      </c>
+      <c r="D523" t="s" s="10">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="s" s="9">
+        <v>842</v>
+      </c>
+      <c r="B524" t="s" s="10">
+        <v>786</v>
+      </c>
+      <c r="C524" s="10">
+        <v>65</v>
+      </c>
+      <c r="D524" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="s" s="9">
+        <v>843</v>
+      </c>
+      <c r="B525" t="s" s="10">
+        <v>679</v>
+      </c>
+      <c r="C525" s="10">
+        <v>50</v>
+      </c>
+      <c r="D525" t="s" s="10">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="s" s="9">
+        <v>845</v>
+      </c>
+      <c r="B526" t="s" s="10">
+        <v>755</v>
+      </c>
+      <c r="C526" s="10">
+        <v>50</v>
+      </c>
+      <c r="D526" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="s" s="9">
+        <v>846</v>
+      </c>
+      <c r="B527" t="s" s="10">
+        <v>682</v>
+      </c>
+      <c r="C527" s="10">
+        <v>44</v>
+      </c>
+      <c r="D527" t="s" s="10">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="s" s="9">
+        <v>848</v>
+      </c>
+      <c r="B528" t="s" s="10">
+        <v>791</v>
+      </c>
+      <c r="C528" s="10">
+        <v>44</v>
+      </c>
+      <c r="D528" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="s" s="9">
+        <v>849</v>
+      </c>
+      <c r="B529" t="s" s="10">
+        <v>684</v>
+      </c>
+      <c r="C529" s="10">
+        <v>40</v>
+      </c>
+      <c r="D529" t="s" s="10">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="s" s="9">
+        <v>851</v>
+      </c>
+      <c r="B530" t="s" s="10">
+        <v>687</v>
+      </c>
+      <c r="C530" s="10">
+        <v>40</v>
+      </c>
+      <c r="D530" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="s" s="9">
+        <v>852</v>
+      </c>
+      <c r="B531" t="s" s="10">
+        <v>795</v>
+      </c>
+      <c r="C531" s="10">
+        <v>25</v>
+      </c>
+      <c r="D531" t="s" s="10">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="s" s="9">
+        <v>854</v>
+      </c>
+      <c r="B532" t="s" s="10">
+        <v>687</v>
+      </c>
+      <c r="C532" s="10">
+        <v>33</v>
+      </c>
+      <c r="D532" t="s" s="10">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="s" s="9">
+        <v>855</v>
+      </c>
+      <c r="B533" t="s" s="10">
+        <v>798</v>
+      </c>
+      <c r="C533" s="10">
+        <v>33</v>
+      </c>
+      <c r="D533" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="s" s="9">
+        <v>856</v>
+      </c>
+      <c r="B534" t="s" s="10">
+        <v>801</v>
+      </c>
+      <c r="C534" s="10">
+        <v>21</v>
+      </c>
+      <c r="D534" t="s" s="10">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="s" s="9">
+        <v>858</v>
+      </c>
+      <c r="B535" t="s" s="10">
+        <v>690</v>
+      </c>
+      <c r="C535" s="10">
+        <v>26</v>
+      </c>
+      <c r="D535" t="s" s="10">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="s" s="9">
+        <v>860</v>
+      </c>
+      <c r="B536" t="s" s="10">
+        <v>693</v>
+      </c>
+      <c r="C536" s="10">
+        <v>26</v>
+      </c>
+      <c r="D536" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="s" s="9">
+        <v>861</v>
+      </c>
+      <c r="B537" t="s" s="10">
+        <v>806</v>
+      </c>
+      <c r="C537" s="10">
+        <v>17</v>
+      </c>
+      <c r="D537" t="s" s="10">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="s" s="9">
+        <v>863</v>
+      </c>
+      <c r="B538" t="s" s="10">
+        <v>693</v>
+      </c>
+      <c r="C538" s="10">
+        <v>22</v>
+      </c>
+      <c r="D538" t="s" s="10">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="s" s="9">
+        <v>865</v>
+      </c>
+      <c r="B539" t="s" s="10">
+        <v>809</v>
+      </c>
+      <c r="C539" s="10">
+        <v>22</v>
+      </c>
+      <c r="D539" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="s" s="9">
+        <v>866</v>
+      </c>
+      <c r="B540" t="s" s="10">
+        <v>812</v>
+      </c>
+      <c r="C540" s="10">
+        <v>14</v>
+      </c>
+      <c r="D540" t="s" s="10">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="s" s="9">
+        <v>868</v>
+      </c>
+      <c r="B541" t="s" s="10">
+        <v>815</v>
+      </c>
+      <c r="C541" s="10">
+        <v>14</v>
+      </c>
+      <c r="D541" t="s" s="10">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="s" s="9">
+        <v>870</v>
+      </c>
+      <c r="B542" t="s" s="10">
+        <v>696</v>
+      </c>
+      <c r="C542" s="10">
+        <v>20</v>
+      </c>
+      <c r="D542" t="s" s="10">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="s" s="9">
+        <v>872</v>
+      </c>
+      <c r="B543" t="s" s="10">
+        <v>818</v>
+      </c>
+      <c r="C543" s="10">
+        <v>20</v>
+      </c>
+      <c r="D543" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="s" s="9">
+        <v>873</v>
+      </c>
+      <c r="B544" t="s" s="10">
+        <v>821</v>
+      </c>
+      <c r="C544" s="10">
+        <v>13</v>
+      </c>
+      <c r="D544" t="s" s="10">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="s" s="9">
+        <v>875</v>
+      </c>
+      <c r="B545" t="s" s="10">
+        <v>251</v>
+      </c>
+      <c r="C545" s="10">
+        <v>19</v>
+      </c>
+      <c r="D545" t="s" s="10">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="s" s="9">
+        <v>877</v>
+      </c>
+      <c r="B546" t="s" s="10">
+        <v>824</v>
+      </c>
+      <c r="C546" s="10">
+        <v>16</v>
+      </c>
+      <c r="D546" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="s" s="9">
+        <v>878</v>
+      </c>
+      <c r="B547" t="s" s="10">
+        <v>827</v>
+      </c>
+      <c r="C547" s="10">
+        <v>13</v>
+      </c>
+      <c r="D547" t="s" s="10">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="s" s="9">
+        <v>880</v>
+      </c>
+      <c r="B548" t="s" s="10">
+        <v>701</v>
+      </c>
+      <c r="C548" s="10">
+        <v>16</v>
+      </c>
+      <c r="D548" t="s" s="10">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="s" s="9">
+        <v>882</v>
+      </c>
+      <c r="B549" t="s" s="10">
+        <v>830</v>
+      </c>
+      <c r="C549" t="s" s="10">
         <v>1</v>
       </c>
-      <c r="D491" t="s" s="10">
-        <v>816</v>
+      <c r="D549" t="s" s="10">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="s" s="9">
+        <v>883</v>
+      </c>
+      <c r="B550" t="s" s="10">
+        <v>833</v>
+      </c>
+      <c r="C550" s="10">
+        <v>10</v>
+      </c>
+      <c r="D550" t="s" s="10">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551"/>
+    </row>
+    <row r="552" customHeight="1" ht="21">
+      <c r="A552" t="s" s="6">
+        <v>885</v>
+      </c>
+      <c r="B552"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B553" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C553" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D553" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="s" s="9">
+        <v>886</v>
+      </c>
+      <c r="B554" t="s" s="10">
+        <v>887</v>
+      </c>
+      <c r="C554" s="10">
+        <v>65</v>
+      </c>
+      <c r="D554" t="s" s="10">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="s" s="9">
+        <v>889</v>
+      </c>
+      <c r="B555" t="s" s="10">
+        <v>711</v>
+      </c>
+      <c r="C555" s="10">
+        <v>50</v>
+      </c>
+      <c r="D555" t="s" s="10">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="s" s="9">
+        <v>891</v>
+      </c>
+      <c r="B556" t="s" s="10">
+        <v>892</v>
+      </c>
+      <c r="C556" s="10">
+        <v>44</v>
+      </c>
+      <c r="D556" t="s" s="10">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="s" s="9">
+        <v>894</v>
+      </c>
+      <c r="B557" t="s" s="10">
+        <v>895</v>
+      </c>
+      <c r="C557" s="10">
+        <v>40</v>
+      </c>
+      <c r="D557" t="s" s="10">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="s" s="9">
+        <v>897</v>
+      </c>
+      <c r="B558" t="s" s="10">
+        <v>898</v>
+      </c>
+      <c r="C558" s="10">
+        <v>33</v>
+      </c>
+      <c r="D558" t="s" s="10">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="s" s="9">
+        <v>900</v>
+      </c>
+      <c r="B559" t="s" s="10">
+        <v>901</v>
+      </c>
+      <c r="C559" s="10">
+        <v>26</v>
+      </c>
+      <c r="D559" t="s" s="10">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="s" s="9">
+        <v>903</v>
+      </c>
+      <c r="B560" t="s" s="10">
+        <v>904</v>
+      </c>
+      <c r="C560" s="10">
+        <v>22</v>
+      </c>
+      <c r="D560" t="s" s="10">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="s" s="9">
+        <v>906</v>
+      </c>
+      <c r="B561" t="s" s="10">
+        <v>907</v>
+      </c>
+      <c r="C561" s="10">
+        <v>21</v>
+      </c>
+      <c r="D561" t="s" s="10">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="s" s="9">
+        <v>909</v>
+      </c>
+      <c r="B562" t="s" s="10">
+        <v>910</v>
+      </c>
+      <c r="C562" s="10">
+        <v>20</v>
+      </c>
+      <c r="D562" t="s" s="10">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="s" s="9">
+        <v>912</v>
+      </c>
+      <c r="B563" t="s" s="10">
+        <v>913</v>
+      </c>
+      <c r="C563" s="10">
+        <v>19</v>
+      </c>
+      <c r="D563" t="s" s="10">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="s" s="9">
+        <v>915</v>
+      </c>
+      <c r="B564" t="s" s="10">
+        <v>916</v>
+      </c>
+      <c r="C564" s="10">
+        <v>16</v>
+      </c>
+      <c r="D564" t="s" s="10">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565"/>
+    </row>
+    <row r="566" customHeight="1" ht="21">
+      <c r="A566" t="s" s="6">
+        <v>918</v>
+      </c>
+      <c r="B566"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B567" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C567" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D567" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="s" s="9">
+        <v>919</v>
+      </c>
+      <c r="B568" t="s" s="10">
+        <v>920</v>
+      </c>
+      <c r="C568" s="10">
+        <v>100</v>
+      </c>
+      <c r="D568" t="s" s="10">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="s" s="9">
+        <v>922</v>
+      </c>
+      <c r="B569" t="s" s="10">
+        <v>887</v>
+      </c>
+      <c r="C569" s="10">
+        <v>65</v>
+      </c>
+      <c r="D569" t="s" s="10">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="s" s="9">
+        <v>924</v>
+      </c>
+      <c r="B570" t="s" s="10">
+        <v>925</v>
+      </c>
+      <c r="C570" s="10">
+        <v>60</v>
+      </c>
+      <c r="D570" t="s" s="10">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="s" s="9">
+        <v>926</v>
+      </c>
+      <c r="B571" t="s" s="10">
+        <v>232</v>
+      </c>
+      <c r="C571" s="10">
+        <v>37</v>
+      </c>
+      <c r="D571" t="s" s="10">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="s" s="9">
+        <v>928</v>
+      </c>
+      <c r="B572" t="s" s="10">
+        <v>711</v>
+      </c>
+      <c r="C572" s="10">
+        <v>50</v>
+      </c>
+      <c r="D572" t="s" s="10">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="s" s="9">
+        <v>930</v>
+      </c>
+      <c r="B573" t="s" s="10">
+        <v>892</v>
+      </c>
+      <c r="C573" s="10">
+        <v>44</v>
+      </c>
+      <c r="D573" t="s" s="10">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="s" s="9">
+        <v>932</v>
+      </c>
+      <c r="B574" t="s" s="10">
+        <v>933</v>
+      </c>
+      <c r="C574" s="10">
+        <v>44</v>
+      </c>
+      <c r="D574" t="s" s="10">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="s" s="9">
+        <v>935</v>
+      </c>
+      <c r="B575" t="s" s="10">
+        <v>248</v>
+      </c>
+      <c r="C575" s="10">
+        <v>28</v>
+      </c>
+      <c r="D575" t="s" s="10">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="s" s="9">
+        <v>937</v>
+      </c>
+      <c r="B576" t="s" s="10">
+        <v>895</v>
+      </c>
+      <c r="C576" s="10">
+        <v>40</v>
+      </c>
+      <c r="D576" t="s" s="10">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="s" s="9">
+        <v>939</v>
+      </c>
+      <c r="B577" t="s" s="10">
+        <v>898</v>
+      </c>
+      <c r="C577" s="10">
+        <v>40</v>
+      </c>
+      <c r="D577" t="s" s="10">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="s" s="9">
+        <v>941</v>
+      </c>
+      <c r="B578" t="s" s="10">
+        <v>942</v>
+      </c>
+      <c r="C578" s="10">
+        <v>25</v>
+      </c>
+      <c r="D578" t="s" s="10">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="s" s="9">
+        <v>944</v>
+      </c>
+      <c r="B579" t="s" s="10">
+        <v>898</v>
+      </c>
+      <c r="C579" s="10">
+        <v>33</v>
+      </c>
+      <c r="D579" t="s" s="10">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="s" s="9">
+        <v>946</v>
+      </c>
+      <c r="B580" t="s" s="10">
+        <v>947</v>
+      </c>
+      <c r="C580" s="10">
+        <v>33</v>
+      </c>
+      <c r="D580" t="s" s="10">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="s" s="9">
+        <v>949</v>
+      </c>
+      <c r="B581" t="s" s="10">
+        <v>263</v>
+      </c>
+      <c r="C581" s="10">
+        <v>21</v>
+      </c>
+      <c r="D581" t="s" s="10">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="s" s="9">
+        <v>951</v>
+      </c>
+      <c r="B582" t="s" s="10">
+        <v>901</v>
+      </c>
+      <c r="C582" s="10">
+        <v>26</v>
+      </c>
+      <c r="D582" t="s" s="10">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="s" s="9">
+        <v>953</v>
+      </c>
+      <c r="B583" t="s" s="10">
+        <v>904</v>
+      </c>
+      <c r="C583" s="10">
+        <v>26</v>
+      </c>
+      <c r="D583" t="s" s="10">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="s" s="9">
+        <v>955</v>
+      </c>
+      <c r="B584" t="s" s="10">
+        <v>279</v>
+      </c>
+      <c r="C584" s="10">
+        <v>17</v>
+      </c>
+      <c r="D584" t="s" s="10">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="s" s="9">
+        <v>957</v>
+      </c>
+      <c r="B585" t="s" s="10">
+        <v>904</v>
+      </c>
+      <c r="C585" s="10">
+        <v>22</v>
+      </c>
+      <c r="D585" t="s" s="10">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="s" s="9">
+        <v>959</v>
+      </c>
+      <c r="B586" t="s" s="10">
+        <v>960</v>
+      </c>
+      <c r="C586" s="10">
+        <v>22</v>
+      </c>
+      <c r="D586" t="s" s="10">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="s" s="9">
+        <v>962</v>
+      </c>
+      <c r="B587" t="s" s="10">
+        <v>963</v>
+      </c>
+      <c r="C587" s="10">
+        <v>14</v>
+      </c>
+      <c r="D587" t="s" s="10">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="s" s="9">
+        <v>965</v>
+      </c>
+      <c r="B588" t="s" s="10">
+        <v>907</v>
+      </c>
+      <c r="C588" s="10">
+        <v>21</v>
+      </c>
+      <c r="D588" t="s" s="10">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="s" s="9">
+        <v>967</v>
+      </c>
+      <c r="B589" t="s" s="10">
+        <v>968</v>
+      </c>
+      <c r="C589" s="10">
+        <v>21</v>
+      </c>
+      <c r="D589" t="s" s="10">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="s" s="9">
+        <v>969</v>
+      </c>
+      <c r="B590" t="s" s="10">
+        <v>970</v>
+      </c>
+      <c r="C590" s="10">
+        <v>13</v>
+      </c>
+      <c r="D590" t="s" s="10">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="s" s="9">
+        <v>972</v>
+      </c>
+      <c r="B591" t="s" s="10">
+        <v>910</v>
+      </c>
+      <c r="C591" s="10">
+        <v>20</v>
+      </c>
+      <c r="D591" t="s" s="10">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="s" s="9">
+        <v>974</v>
+      </c>
+      <c r="B592" t="s" s="10">
+        <v>975</v>
+      </c>
+      <c r="C592" s="10">
+        <v>20</v>
+      </c>
+      <c r="D592" t="s" s="10">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="s" s="9">
+        <v>977</v>
+      </c>
+      <c r="B593" t="s" s="10">
+        <v>978</v>
+      </c>
+      <c r="C593" s="10">
+        <v>12</v>
+      </c>
+      <c r="D593" t="s" s="10">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="s" s="9">
+        <v>980</v>
+      </c>
+      <c r="B594" t="s" s="10">
+        <v>913</v>
+      </c>
+      <c r="C594" s="10">
+        <v>19</v>
+      </c>
+      <c r="D594" t="s" s="10">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="s" s="9">
+        <v>981</v>
+      </c>
+      <c r="B595" t="s" s="10">
+        <v>982</v>
+      </c>
+      <c r="C595" s="10">
+        <v>19</v>
+      </c>
+      <c r="D595" t="s" s="10">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="s" s="9">
+        <v>984</v>
+      </c>
+      <c r="B596" t="s" s="10">
+        <v>985</v>
+      </c>
+      <c r="C596" s="10">
+        <v>11</v>
+      </c>
+      <c r="D596" t="s" s="10">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="s" s="9">
+        <v>987</v>
+      </c>
+      <c r="B597" t="s" s="10">
+        <v>916</v>
+      </c>
+      <c r="C597" s="10">
+        <v>16</v>
+      </c>
+      <c r="D597" t="s" s="10">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="s" s="9">
+        <v>989</v>
+      </c>
+      <c r="B598" t="s" s="10">
+        <v>990</v>
+      </c>
+      <c r="C598" s="10">
+        <v>16</v>
+      </c>
+      <c r="D598" t="s" s="10">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="s" s="9">
+        <v>992</v>
+      </c>
+      <c r="B599" t="s" s="10">
+        <v>993</v>
+      </c>
+      <c r="C599" s="10">
+        <v>10</v>
+      </c>
+      <c r="D599" t="s" s="10">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="s" s="9">
+        <v>995</v>
+      </c>
+      <c r="B600" t="s" s="10">
+        <v>996</v>
+      </c>
+      <c r="C600" s="10">
+        <v>9</v>
+      </c>
+      <c r="D600" t="s" s="10">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601"/>
+    </row>
+    <row r="602">
+      <c r="A602"/>
+    </row>
+    <row r="603" customHeight="1" ht="24">
+      <c r="A603" t="s" s="5">
+        <v>998</v>
+      </c>
+      <c r="B603"/>
+    </row>
+    <row r="604">
+      <c r="A604"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="s" s="4">
+        <v>998</v>
+      </c>
+      <c r="B605"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B606" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C606" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D606" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="s" s="9">
+        <v>999</v>
+      </c>
+      <c r="B607" t="s" s="10">
+        <v>1000</v>
+      </c>
+      <c r="C607" s="10">
+        <v>250</v>
+      </c>
+      <c r="D607" t="s" s="10">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="s" s="9">
+        <v>1002</v>
+      </c>
+      <c r="B608" t="s" s="10">
+        <v>1003</v>
+      </c>
+      <c r="C608" s="10">
+        <v>250</v>
+      </c>
+      <c r="D608" t="s" s="10">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="s" s="9">
+        <v>1005</v>
+      </c>
+      <c r="B609" t="s" s="10">
+        <v>1006</v>
+      </c>
+      <c r="C609" s="10">
+        <v>150</v>
+      </c>
+      <c r="D609" t="s" s="10">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="s" s="9">
+        <v>1008</v>
+      </c>
+      <c r="B610" t="s" s="10">
+        <v>1009</v>
+      </c>
+      <c r="C610" s="10">
+        <v>150</v>
+      </c>
+      <c r="D610" t="s" s="10">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="s" s="9">
+        <v>1011</v>
+      </c>
+      <c r="B611" t="s" s="10">
+        <v>1012</v>
+      </c>
+      <c r="C611" s="10">
+        <v>160</v>
+      </c>
+      <c r="D611" t="s" s="10">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="s" s="9">
+        <v>1014</v>
+      </c>
+      <c r="B612" t="s" s="10">
+        <v>1015</v>
+      </c>
+      <c r="C612" s="10">
+        <v>160</v>
+      </c>
+      <c r="D612" t="s" s="10">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="s" s="9">
+        <v>1017</v>
+      </c>
+      <c r="B613" t="s" s="10">
+        <v>1015</v>
+      </c>
+      <c r="C613" s="10">
+        <v>150</v>
+      </c>
+      <c r="D613" t="s" s="10">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="s" s="9">
+        <v>1019</v>
+      </c>
+      <c r="B614" t="s" s="10">
+        <v>1020</v>
+      </c>
+      <c r="C614" s="10">
+        <v>150</v>
+      </c>
+      <c r="D614" t="s" s="10">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615"/>
+    </row>
+    <row r="616">
+      <c r="A616"/>
+    </row>
+    <row r="617" customHeight="1" ht="24">
+      <c r="A617" t="s" s="5">
+        <v>1022</v>
+      </c>
+      <c r="B617"/>
+    </row>
+    <row r="618">
+      <c r="A618"/>
+    </row>
+    <row r="619" customHeight="1" ht="21">
+      <c r="A619" t="s" s="6">
+        <v>1023</v>
+      </c>
+      <c r="B619"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B620" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C620" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D620" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="s" s="9">
+        <v>1024</v>
+      </c>
+      <c r="B621" t="s" s="10">
+        <v>892</v>
+      </c>
+      <c r="C621" s="10">
+        <v>96</v>
+      </c>
+      <c r="D621" t="s" s="10">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="s" s="9">
+        <v>1025</v>
+      </c>
+      <c r="B622" t="s" s="10">
+        <v>757</v>
+      </c>
+      <c r="C622" s="10">
+        <v>72</v>
+      </c>
+      <c r="D622" t="s" s="10">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="s" s="9">
+        <v>1027</v>
+      </c>
+      <c r="B623" t="s" s="10">
+        <v>1028</v>
+      </c>
+      <c r="C623" s="10">
+        <v>58</v>
+      </c>
+      <c r="D623" t="s" s="10">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="s" s="9">
+        <v>1030</v>
+      </c>
+      <c r="B624" t="s" s="10">
+        <v>763</v>
+      </c>
+      <c r="C624" s="10">
+        <v>48</v>
+      </c>
+      <c r="D624" t="s" s="10">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="s" s="9">
+        <v>1032</v>
+      </c>
+      <c r="B625" t="s" s="10">
+        <v>1033</v>
+      </c>
+      <c r="C625" s="10">
+        <v>40</v>
+      </c>
+      <c r="D625" t="s" s="10">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626"/>
+    </row>
+    <row r="627" customHeight="1" ht="21">
+      <c r="A627" t="s" s="6">
+        <v>1035</v>
+      </c>
+      <c r="B627"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B628" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C628" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D628" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="s" s="9">
+        <v>1036</v>
+      </c>
+      <c r="B629" t="s" s="10">
+        <v>791</v>
+      </c>
+      <c r="C629" s="10">
+        <v>92</v>
+      </c>
+      <c r="D629" t="s" s="10">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="s" s="9">
+        <v>1038</v>
+      </c>
+      <c r="B630" t="s" s="10">
+        <v>798</v>
+      </c>
+      <c r="C630" s="10">
+        <v>64</v>
+      </c>
+      <c r="D630" t="s" s="10">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="s" s="9">
+        <v>1040</v>
+      </c>
+      <c r="B631" t="s" s="10">
+        <v>1041</v>
+      </c>
+      <c r="C631" s="10">
+        <v>54</v>
+      </c>
+      <c r="D631" t="s" s="10">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="s" s="9">
+        <v>1042</v>
+      </c>
+      <c r="B632" t="s" s="10">
+        <v>809</v>
+      </c>
+      <c r="C632" s="10">
+        <v>47</v>
+      </c>
+      <c r="D632" t="s" s="10">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="s" s="9">
+        <v>1044</v>
+      </c>
+      <c r="B633" t="s" s="10">
+        <v>1045</v>
+      </c>
+      <c r="C633" s="10">
+        <v>40</v>
+      </c>
+      <c r="D633" t="s" s="10">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634"/>
+    </row>
+    <row r="635">
+      <c r="A635"/>
+    </row>
+    <row r="636" customHeight="1" ht="24">
+      <c r="A636" t="s" s="5">
+        <v>1046</v>
+      </c>
+      <c r="B636"/>
+    </row>
+    <row r="637">
+      <c r="A637"/>
+    </row>
+    <row r="638" customHeight="1" ht="21">
+      <c r="A638" t="s" s="6">
+        <v>1047</v>
+      </c>
+      <c r="B638"/>
+    </row>
+    <row r="639">
+      <c r="A639" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B639" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C639" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D639" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="s" s="9">
+        <v>1048</v>
+      </c>
+      <c r="B640" t="s" s="10">
+        <v>1049</v>
+      </c>
+      <c r="C640" s="10">
+        <v>60</v>
+      </c>
+      <c r="D640" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="s" s="9">
+        <v>1050</v>
+      </c>
+      <c r="B641" t="s" s="10">
+        <v>1051</v>
+      </c>
+      <c r="C641" s="10">
+        <v>38</v>
+      </c>
+      <c r="D641" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="s" s="9">
+        <v>1052</v>
+      </c>
+      <c r="B642" t="s" s="10">
+        <v>1053</v>
+      </c>
+      <c r="C642" s="10">
+        <v>32</v>
+      </c>
+      <c r="D642" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="s" s="9">
+        <v>1054</v>
+      </c>
+      <c r="B643" t="s" s="10">
+        <v>1055</v>
+      </c>
+      <c r="C643" s="10">
+        <v>26</v>
+      </c>
+      <c r="D643" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="s" s="9">
+        <v>1056</v>
+      </c>
+      <c r="B644" t="s" s="10">
+        <v>1057</v>
+      </c>
+      <c r="C644" s="10">
+        <v>24</v>
+      </c>
+      <c r="D644" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645"/>
+    </row>
+    <row r="646" customHeight="1" ht="21">
+      <c r="A646" t="s" s="6">
+        <v>1058</v>
+      </c>
+      <c r="B646"/>
+    </row>
+    <row r="647">
+      <c r="A647" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B647" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C647" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D647" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="s" s="9">
+        <v>1059</v>
+      </c>
+      <c r="B648" t="s" s="10">
+        <v>714</v>
+      </c>
+      <c r="C648" s="10">
+        <v>60</v>
+      </c>
+      <c r="D648" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="s" s="9">
+        <v>1060</v>
+      </c>
+      <c r="B649" t="s" s="10">
+        <v>916</v>
+      </c>
+      <c r="C649" s="10">
+        <v>38</v>
+      </c>
+      <c r="D649" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="s" s="9">
+        <v>1061</v>
+      </c>
+      <c r="B650" t="s" s="10">
+        <v>732</v>
+      </c>
+      <c r="C650" s="10">
+        <v>32</v>
+      </c>
+      <c r="D650" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="s" s="9">
+        <v>1062</v>
+      </c>
+      <c r="B651" t="s" s="10">
+        <v>1063</v>
+      </c>
+      <c r="C651" s="10">
+        <v>26</v>
+      </c>
+      <c r="D651" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="s" s="9">
+        <v>1064</v>
+      </c>
+      <c r="B652" t="s" s="10">
+        <v>1065</v>
+      </c>
+      <c r="C652" s="10">
+        <v>24</v>
+      </c>
+      <c r="D652" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653"/>
+    </row>
+    <row r="654" customHeight="1" ht="21">
+      <c r="A654" t="s" s="6">
+        <v>1066</v>
+      </c>
+      <c r="B654"/>
+    </row>
+    <row r="655">
+      <c r="A655" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B655" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C655" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D655" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="s" s="9">
+        <v>1067</v>
+      </c>
+      <c r="B656" t="s" s="10">
+        <v>904</v>
+      </c>
+      <c r="C656" s="10">
+        <v>60</v>
+      </c>
+      <c r="D656" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="s" s="9">
+        <v>1068</v>
+      </c>
+      <c r="B657" t="s" s="10">
+        <v>1069</v>
+      </c>
+      <c r="C657" s="10">
+        <v>38</v>
+      </c>
+      <c r="D657" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="s" s="9">
+        <v>1070</v>
+      </c>
+      <c r="B658" t="s" s="10">
+        <v>1071</v>
+      </c>
+      <c r="C658" s="10">
+        <v>32</v>
+      </c>
+      <c r="D658" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="s" s="9">
+        <v>1072</v>
+      </c>
+      <c r="B659" t="s" s="10">
+        <v>1073</v>
+      </c>
+      <c r="C659" s="10">
+        <v>26</v>
+      </c>
+      <c r="D659" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="s" s="9">
+        <v>1074</v>
+      </c>
+      <c r="B660" t="s" s="10">
+        <v>1075</v>
+      </c>
+      <c r="C660" s="10">
+        <v>24</v>
+      </c>
+      <c r="D660" t="s" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661"/>
+    </row>
+    <row r="662">
+      <c r="A662"/>
+    </row>
+    <row r="663" customHeight="1" ht="24">
+      <c r="A663" t="s" s="5">
+        <v>1076</v>
+      </c>
+      <c r="B663"/>
+    </row>
+    <row r="664">
+      <c r="A664"/>
+    </row>
+    <row r="665">
+      <c r="A665" t="s" s="4">
+        <v>1076</v>
+      </c>
+      <c r="B665"/>
+    </row>
+    <row r="666">
+      <c r="A666" t="s" s="7">
+        <v>10</v>
+      </c>
+      <c r="B666" t="s" s="8">
+        <v>11</v>
+      </c>
+      <c r="C666" t="s" s="8">
+        <v>12</v>
+      </c>
+      <c r="D666" t="s" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="s" s="9">
+        <v>1077</v>
+      </c>
+      <c r="B667" t="s" s="10">
+        <v>1078</v>
+      </c>
+      <c r="C667" t="s" s="10">
+        <v>1</v>
+      </c>
+      <c r="D667" t="s" s="10">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="s" s="9">
+        <v>1080</v>
+      </c>
+      <c r="B668" t="s" s="10">
+        <v>1081</v>
+      </c>
+      <c r="C668" t="s" s="10">
+        <v>1</v>
+      </c>
+      <c r="D668" t="s" s="10">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="s" s="9">
+        <v>1083</v>
+      </c>
+      <c r="B669" t="s" s="10">
+        <v>1084</v>
+      </c>
+      <c r="C669" t="s" s="10">
+        <v>1</v>
+      </c>
+      <c r="D669" t="s" s="10">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="s" s="9">
+        <v>1086</v>
+      </c>
+      <c r="B670" t="s" s="10">
+        <v>1087</v>
+      </c>
+      <c r="C670" t="s" s="10">
+        <v>1</v>
+      </c>
+      <c r="D670" t="s" s="10">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="s" s="9">
+        <v>1089</v>
+      </c>
+      <c r="B671" t="s" s="10">
+        <v>1090</v>
+      </c>
+      <c r="C671" t="s" s="10">
+        <v>1</v>
+      </c>
+      <c r="D671" t="s" s="10">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="s" s="9">
+        <v>1092</v>
+      </c>
+      <c r="B672" t="s" s="10">
+        <v>1093</v>
+      </c>
+      <c r="C672" t="s" s="10">
+        <v>1</v>
+      </c>
+      <c r="D672" t="s" s="10">
+        <v>1094</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>